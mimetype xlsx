--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -586,1218 +586,1218 @@
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Performance Allocations Realized</t>
+          <t>Performance Allocations Realized (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,103,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>562,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+96.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Performance Allocations Unrealized</t>
+          <t>Performance Allocations Unrealized (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>283,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>263,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Principal Investments Realized</t>
+          <t>Principal Investments Realized (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>143,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>185,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Principal Investments Unrealized</t>
+          <t>Principal Investments Unrealized (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-385,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>158,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-342.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,144,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,169,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Investment Income Interest And Dividend</t>
+          <t>Investment Income Interest And Dividend (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>107,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>97,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>50,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-73,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+169.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>3,617,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>3,289,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Salaries And Wages</t>
+          <t>Salaries And Wages (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,166,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1,029,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Incentive Fee Expense</t>
+          <t>Incentive Fee Expense (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>54,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>57,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Performance Allocations Compensation Realized</t>
+          <t>Performance Allocations Compensation Realized (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>433,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>241,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+79.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Performance Allocations Compensation Unrealized</t>
+          <t>Performance Allocations Compensation Unrealized (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>89,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>103,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,744,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,431,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>372,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>332,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>137,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>118,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Fund Expenses Consolidated Funds</t>
+          <t>Fund Expenses Consolidated Funds (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>8,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>12,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2,262,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,894,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Nonoperating Gains Losses</t>
+          <t>Other Nonoperating Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>99,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>57,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+73.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>99,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>57,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+73.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,455,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1,452,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>197,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>243,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,257,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,208,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>21,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>7,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+165.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>117,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>100,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Non Controlling Interests In Partnerships</t>
+          <t>Net Income Loss Attributable To Non Controlling Interests In Partnerships (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>469,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>485,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>649,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>614,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>0.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>0.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>785,332,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>771,796,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>786,296,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>772,434,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Management And Advisory Fees Net Segment Adjustment</t>
+          <t>Management And Advisory Fees Net Segment Adjustment (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-15,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>-12,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Management And Advisory Fees Net (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Fee Related Performance Revenues</t>
+          <t>Fee Related Performance Revenues (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>488,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>293,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+66.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Performance Revenue Realized</t>
+          <t>Performance Revenue Realized (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,268,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>753,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+68.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Fee Related Performance Revenues Adjustment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Labor And Related Expense Excluding Performance Allocations Compensation Unrealized</t>
+          <t>Labor And Related Expense Excluding Performance Allocations Compensation Unrealized (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,654,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,328,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Operating Expenses Segment Adjustment</t>
+          <t>Other Operating Expenses Segment Adjustment (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>-29,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>-25,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Other Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -1834,130 +1834,130 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Realized Performance Compensation</t>
+          <t>Realized Performance Compensation (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>487,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>298,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+63.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Realized Principal Investment Income Loss Segment Adjustment</t>
+          <t>Realized Principal Investment Income Loss Segment Adjustment (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-111,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-67,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-64.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Realized Principal Investment Income Loss</t>
+          <t>Realized Principal Investment Income Loss (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>31,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>117,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-72.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Operation Related Equity Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -1994,130 +1994,130 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Fee Related Compensation Segment Adjustment</t>
+          <t>Fee Related Compensation Segment Adjustment (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-19,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+100.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Fee Related Compensation (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Fee Related Performance Compensation Adjustment</t>
+          <t>Fee Related Performance Compensation Adjustment (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-112,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-70,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-58.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Gain Loss On Sale Of Derivatives (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2154,2370 +2154,2370 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives And Commodity Contracts</t>
+          <t>Unrealized Gain Loss On Derivatives And Commodity Contracts (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-1,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-71,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+97.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>639,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>626,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>102.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>140.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>50.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-73.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+168.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,448,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>122,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,890,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>786,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2,066,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>48,326,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>530,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>513,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cash Held By Funds And Other</t>
+          <t>Cash Held By Funds And Other (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>261,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>32,747,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>572,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>6,395,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1,035,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current And Noncurrent</t>
+          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>6,396,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>3,107,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>26,910,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>13,408,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>12,583,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>13,280,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>3,244,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>881,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,400,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1,382,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Nonredeemable Noncontrolling Interest</t>
+          <t>Nonredeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>7,226,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Minority Interest In Operating Partnerships</t>
+          <t>Minority Interest In Operating Partnerships (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>4,418,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>8,710,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-323,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-15,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>8,370,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>20,016,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>48,326,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Realized Gains Losses On Investments Funds Related</t>
+          <t>Net Realized Gains Losses On Investments Funds Related (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,434,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-962,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-49.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>317,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-188,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+268.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Non Cash Performance Allocations</t>
+          <t>Non Cash Performance Allocations (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-283,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-263,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Non Cash Performance Allocations And Incentive Fee Compensation</t>
+          <t>Non Cash Performance Allocations And Incentive Fee Compensation (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>577,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>402,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>560,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>471,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>9,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>8,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-201,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-15,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-1166.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Cash Acquired With Consolidation Of Fund Entities</t>
+          <t>Cash Acquired With Consolidation Of Fund Entities (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Cash Of Discontinued Operations</t>
+          <t>Increase Decrease In Cash Of Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-65,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+99.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-366,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-38,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-845.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease Due From Affiliates</t>
+          <t>Increase Decrease Due From Affiliates (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>238,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>309,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>154,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>46,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+231.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Salaries</t>
+          <t>Increase Decrease In Accrued Salaries (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-709,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-449,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-57.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>176,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>100,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+75.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due To Affiliates</t>
+          <t>Increase Decrease In Due To Affiliates (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-24,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>512,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-104.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Decrease In Financial Instruments Used In Operating Activities</t>
+          <t>Decrease In Financial Instruments Used In Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-910,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-1,541,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+41.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Increase In Financial Instruments Used In Operating Activities</t>
+          <t>Increase In Financial Instruments Used In Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>1,628,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,574,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>991,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>1,109,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-33,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-29,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-33,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-29,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Non Cash Contributions From Non Controlling Interest Holders</t>
+          <t>Non Cash Contributions From Non Controlling Interest Holders (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>4,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>4,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Non Cash Distributions To Non Controlling Interest Holders</t>
+          <t>Non Cash Distributions To Non Controlling Interest Holders (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-4,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-3,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Transfer Of Interests To Non Controlling Interest Holders</t>
+          <t>Transfer Of Interests To Non Controlling Interest Holders (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-26,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>3,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-941.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Settlement Of Vested Common Stock</t>
+          <t>Net Settlement Of Vested Common Stock (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>334,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>418,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Deferred Tax Asset Increase Decrease From Equity Transactions</t>
+          <t>Deferred Tax Asset Increase Decrease From Equity Transactions (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>49,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>212,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-76.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Due To Affiliates Increase Related To The Impact Of Conversions On Tax Receivable Agreements</t>
+          <t>Due To Affiliates Increase Related To The Impact Of Conversions On Tax Receivable Agreements (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>30,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>168,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-81.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-356,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-252,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>458,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>1,430,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-68.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Payments Of Tax Receivable Agreement</t>
+          <t>Payments Of Tax Receivable Agreement (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-63,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-43,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Settlement Of Vested Common Units And Repurchase Of Common And Partnership Units</t>
+          <t>Net Settlement Of Vested Common Units And Repurchase Of Common And Partnership Units (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-66,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-100,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+33.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>1,024,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-47,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-60,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-1,917,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-1,858,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-1,093,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>139,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-885.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>104,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>96,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>76,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>64,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-7,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>4,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-273.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-144,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>1,223,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-111.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>2,710,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>3,399,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393818/000119312526214609/d60424d10q.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>