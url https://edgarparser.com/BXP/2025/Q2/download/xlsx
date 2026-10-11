--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1770,51 +1770,51 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>82,145</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>+33.5%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Notes Receivable Gross (Q)</t>
+          <t>Notes Receivable Gross (INSTANT)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
@@ -2122,51 +2122,51 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>17,184,205</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>+3.4%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
@@ -2410,83 +2410,83 @@
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>7,916</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>-11.8%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Preferred Carrying Amount (Q)</t>
+          <t>Redeemable Noncontrolling Interest Equity Preferred Carrying Amount (INSTANT)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>General And Limited Partners Capital Account (Q)</t>
+          <t>General And Limited Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
@@ -2698,83 +2698,83 @@
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>5,802,862</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>-9.4%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Partners Capital (Q)</t>
+          <t>Partners Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Partners Capital Attributable To Noncontrolling Interest (Q)</t>
+          <t>Partners Capital Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000165642325000046/bxp-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">