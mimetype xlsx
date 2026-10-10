--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1770,51 +1770,51 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>117,353</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>-23.2%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Notes Receivable Net (Q)</t>
+          <t>Notes Receivable Net (INSTANT)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
@@ -2090,51 +2090,51 @@
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>17,577,740</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>-1.1%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
@@ -2378,83 +2378,83 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>8,940</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>-32.2%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Preferred Carrying Amount (Q)</t>
+          <t>Redeemable Noncontrolling Interest Equity Preferred Carrying Amount (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>General And Limited Partners Capital Account (Q)</t>
+          <t>General And Limited Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
@@ -2666,83 +2666,83 @@
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>5,319,942</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>-3.2%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Partners Capital (Q)</t>
+          <t>Partners Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Partners Capital Attributable To Noncontrolling Interest (Q)</t>
+          <t>Partners Capital Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1037540/000103754026000019/bxp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">