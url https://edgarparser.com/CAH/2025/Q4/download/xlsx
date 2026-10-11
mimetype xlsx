--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1706,51 +1706,51 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>400</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>+63.5%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/721371/000072137125000079/cah-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/721371/000072137125000079/cah-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">