--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1546,51 +1546,51 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>1,336</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>-65.0%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1783180/000178318026000008/carr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1783180/000178318026000008/carr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">