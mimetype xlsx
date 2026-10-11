--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,4418 +458,4418 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Written Net</t>
+          <t>Premiums Written Net (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>54,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>51,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums Net</t>
+          <t>Increase Decrease In Unearned Premiums Net (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-1,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-1,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>53,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>49,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>6,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>5,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Realized Investment Gains Losses</t>
+          <t>Realized Investment Gains Losses (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+80.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-105.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>59,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>55,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>26,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>26,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits Period Expense</t>
+          <t>Liability For Future Policy Benefits Period Expense (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>5,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>4,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost Amortization Expense</t>
+          <t>Deferred Policy Acquisition Cost Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>9,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>9,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>4,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>4,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-1,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-1,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Business Combination Integration Related Costs</t>
+          <t>Business Combination Integration Related Costs (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+102.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>46,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>44,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>13,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>11,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>10,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>9,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>10,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>9,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Available For Sale Securities Adjustment Before Tax</t>
+          <t>Other Comprehensive Income Loss Available For Sale Securities Adjustment Before Tax (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+1157.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Oci Liability For Future Policy Benefit Gain Loss After Reclassification Adjustment Before Tax</t>
+          <t>Oci Liability For Future Policy Benefit Gain Loss After Reclassification Adjustment Before Tax (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+133.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Oci Market Risk Benefit Instrument Specific Credit Risk Gain Loss After Adjustments Before Tax</t>
+          <t>Oci Market Risk Benefit Instrument Specific Credit Risk Gain Loss After Adjustments Before Tax (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-214.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Foreign Currency Transaction And Translation Adjustment Before Tax</t>
+          <t>Other Comprehensive Income Loss Foreign Currency Transaction And Translation Adjustment Before Tax (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-1,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+189.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Defined Benefit Plan And Other After Reclassification Adjustment Before Tax</t>
+          <t>Other Comprehensive Income Loss Defined Benefit Plan And Other After Reclassification Adjustment Before Tax (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-80.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Before Tax</t>
+          <t>Other Comprehensive Income Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>3,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-1,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+313.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Tax</t>
+          <t>Other Comprehensive Income Loss Tax (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>3,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-1,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+293.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>14,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>7,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+88.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+113.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>13,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>7,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+88.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>25.93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>22.94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>25.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>22.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>397,611,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>404,189,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>401,513,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>408,486,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>26,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>26,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>20,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>19,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>272,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>246,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>3.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Short Term Investments</t>
+          <t>Other Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>5,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>122,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>110,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>10,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>9,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Alternative Investment</t>
+          <t>Alternative Investment (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>17,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>14,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Long Term Investments</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>10,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>8,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>168,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>150,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Securitieslendingcollateral</t>
+          <t>Securitieslendingcollateral (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+73.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Premiums Receivable At Carrying Value</t>
+          <t>Premiums Receivable At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>15,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>14,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables On Paid And Unpaid Losses</t>
+          <t>Reinsurance Recoverables On Paid And Unpaid Losses (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>20,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>19,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefit Reinsurance Recoverable After Allowance</t>
+          <t>Liability For Future Policy Benefit Reinsurance Recoverable After Allowance (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>10,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>8,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Value Of Business Acquired V O B A</t>
+          <t>Value Of Business Acquired V O B A (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>6,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>6,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Prepaid Reinsurance Premiums</t>
+          <t>Prepaid Reinsurance Premiums (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>3,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>3,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>6,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>6,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>9,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>7,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>10,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>10,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>15,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>14,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>192,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>178,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>88,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>84,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>26,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>23,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>18,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>16,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Policyholder Funds</t>
+          <t>Policyholder Funds (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>8,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>8,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>6,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>6,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Reinsurance Payable</t>
+          <t>Reinsurance Payable (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>8,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>8,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Secured Debt Repurchase Agreements</t>
+          <t>Secured Debt Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>3,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Obligation To Return Securities Received As Collateral</t>
+          <t>Obligation To Return Securities Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>2,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>1,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+73.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>1,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+87.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Other Borrowings</t>
+          <t>Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-4,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-3,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>13,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>14,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>69,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>61,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-4,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-8,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+42.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>73,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>64,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>6,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>4,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+37.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>79,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>68,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>272,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>246,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Present Value Of Future Insurance Profits Amortization Expense1</t>
+          <t>Present Value Of Future Insurance Profits Amortization Expense1 (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+243.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-1,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve</t>
+          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>2,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>4,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-40.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums</t>
+          <t>Increase Decrease In Unearned Premiums (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>2,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Future Policy Benefit Reserves</t>
+          <t>Increase Decrease In Future Policy Benefit Reserves (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>2,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>1,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Payables</t>
+          <t>Increase Decrease In Reinsurance Payables (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+224.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-84.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-331.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Increase Decrease In Premiums Receivable</t>
+          <t>Increase Decrease In Premiums Receivable (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-1,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-1,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Recoverable</t>
+          <t>Increase Decrease In Reinsurance Recoverable (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-463.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-1,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-1,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Sales Purchase Of Investments By Consolidated Investment Products</t>
+          <t>Sales Purchase Of Investments By Consolidated Investment Products (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-1,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-492.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>1,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-98.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>12,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>16,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+291.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-34,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-33,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-2,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-4,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+35.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>12,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>12,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>2,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>2,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>12,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>10,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+160.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-98.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments To Acquire Limited Partnership Interests</t>
+          <t>Payments To Acquire Limited Partnership Interests (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-3,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-1,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-181.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Limited Partnership Investments</t>
+          <t>Proceeds From Limited Partnership Investments (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>1,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>1,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+46.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-1,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+49.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-11,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-13,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-1,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-1,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-3,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-1,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-105.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>2,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>2,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-1,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+44.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Additions To Contract Holders Funds</t>
+          <t>Additions To Contract Holders Funds (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>1,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Withdrawal From Contract Holders Funds</t>
+          <t>Withdrawal From Contract Holders Funds (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>-594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Third Party Capital Invested Into Consolidated Investment Products</t>
+          <t>Third Party Capital Invested Into Consolidated Investment Products (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>2,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>1,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Third Party Capital Distributed By Consolidated Investment Products</t>
+          <t>Third Party Capital Distributed By Consolidated Investment Products (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-1,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>-1,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt</t>
+          <t>Proceeds From Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>6,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>4,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+39.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt</t>
+          <t>Repayments Of Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>-5,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>-4,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>-268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>-262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>-1,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>-2,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>2,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>1,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>+33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>+243.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>-79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>-72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/896159/000089615926000005/cb-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>