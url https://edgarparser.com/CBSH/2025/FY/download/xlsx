--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1442 +458,1442 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases Held In Portfolio</t>
+          <t>Interest And Fee Income Loans And Leases Held In Portfolio (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,036,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,062,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases Held For Sale</t>
+          <t>Interest And Fee Income Loans And Leases Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Interest And Dividend Income Securities (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>310,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>271,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Income Federal Funds Sold</t>
+          <t>Interest Income Federal Funds Sold (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Income Securities Purchased Under Agreements To Resell</t>
+          <t>Interest Income Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>33,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>13,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+147.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Deposits With Financial Institutions</t>
+          <t>Interest Income Deposits With Financial Institutions (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>103,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>121,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,483,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,469,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense N O W Accounts Money Market Accounts And Savings Deposits</t>
+          <t>Interest Expense N O W Accounts Money Market Accounts And Savings Deposits (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>210,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>226,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Time Deposits Less Than100000</t>
+          <t>Interest Expense Time Deposits Less Than100000 (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>34,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>42,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense Time Deposits100000 Or More</t>
+          <t>Interest Expense Time Deposits100000 Or More (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>52,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>67,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense Federal Funds Purchased</t>
+          <t>Interest Expense Federal Funds Purchased (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>5,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>12,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense Securities Sold Under Agreements To Repurchase</t>
+          <t>Interest Expense Securities Sold Under Agreements To Repurchase (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>69,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>80,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest On Other Borrowings</t>
+          <t>Interest On Other Borrowings (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+85.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>371,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>429,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,111,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,040,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>56,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>32,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+70.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,055,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,007,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Trustfeerevenue</t>
+          <t>Trustfeerevenue (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>232,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>214,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Bank Card Transaction Fees</t>
+          <t>Bank Card Transaction Fees (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>184,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>189,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Depositfeerevenue</t>
+          <t>Depositfeerevenue (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>108,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>100,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>22,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>18,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>20,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>19,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Loan Fees And Sales</t>
+          <t>Loan Fees And Sales (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>13,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>12,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>70,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>60,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>652,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>615,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>3,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>7,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-53.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>628,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>607,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Information Technology And Data Processing</t>
+          <t>Information Technology And Data Processing (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>133,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>127,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>54,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>53,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>48,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>35,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Marketing Expense</t>
+          <t>Marketing Expense (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>24,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>22,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Equipment Expense</t>
+          <t>Equipment Expense (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>21,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>20,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Supplies Postage And Communication</t>
+          <t>Supplies Postage And Communication (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>19,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>19,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>Federal Deposit Insurance Corporation Premium Expense (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>10,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>16,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-39.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>38,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>48,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>979,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>951,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>731,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>679,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>161,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>145,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>570,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>534,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>8,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-44.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>566,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>526,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>4.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>3.69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>4.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>3.69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>817,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>658,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -1962,66 +1962,66 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>18,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>16,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Interest And Other Income (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2058,2338 +2058,2338 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>485,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>475,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>146,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>146,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>32,915,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>31,996,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>30.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>30.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>9,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>10,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>17,771,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>17,220,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-179,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-162,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>17,591,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>17,057,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Amount</t>
+          <t>Loans Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>3,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni And Without Readily Determinable Fair Value</t>
+          <t>Equity Securities Fv Ni And Without Readily Determinable Fair Value (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>57,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>57,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>230,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>230,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>9,423,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>9,462,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2,744,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>2,624,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>803,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>748,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>13,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>13,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>852,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>837,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>29,100,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>28,664,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>9,095,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>9,136,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Trading Securities Debt</t>
+          <t>Trading Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>40,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>38,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>8,205,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>8,150,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>15,047,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>14,754,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Time Deposits Less Than100000</t>
+          <t>Time Deposits Less Than100000 (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1,023,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>996,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Time Deposits100000 Or More</t>
+          <t>Time Deposits100000 Or More (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,363,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1,391,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>25,639,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>25,293,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>2,989,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>2,926,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Other Borrowings</t>
+          <t>Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>12,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+22753.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>458,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>443,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>692,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>676,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>3,522,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>3,395,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>131,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>45,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+189.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-48,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-48,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-507,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-758,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>3,791,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>3,309,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>23,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>22,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>3,814,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>3,332,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>32,915,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>31,996,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>56,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>54,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-18,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-2082.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>11,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+2055.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Loans And Leases</t>
+          <t>Gain Loss On Sale Of Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-2,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-2,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>129,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>107,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Origination Of Loans Held For Sale</t>
+          <t>Origination Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-128,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-104,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-15,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-18,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>17,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>17,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest And Dividends Receivable</t>
+          <t>Increase Decrease In Interest And Dividends Receivable (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-11,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-5,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-105.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>8,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-23,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+136.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-22,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>12,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-285.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-2,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-15,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+82.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>645,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>577,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Cash Proceeds From Sales Of Investment Securities</t>
+          <t>Cash Proceeds From Sales Of Investment Securities (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>85,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>1,295,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-93.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>1,774,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>2,133,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-1,451,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-2,677,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans And Leases</t>
+          <t>Payments For Proceeds From Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-594,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-54,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-986.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments For Securities Purchased Under Agreements To Resell</t>
+          <t>Payments For Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Securities Purchased Under Agreements To Resell</t>
+          <t>Proceeds From Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>125,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>325,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-61.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-52,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-46,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>8,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-98.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-462,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>483,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-195.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Net Increase Decrease Non Interest Bearing Savings Interest Checking And Money Market Deposits</t>
+          <t>Net Increase Decrease Non Interest Bearing Savings Interest Checking And Money Market Deposits (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>273,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>413,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Increase Decrease In Time Deposits</t>
+          <t>Increase Decrease In Time Deposits (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-1,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-487,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+99.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net</t>
+          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>62,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>17,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+250.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Other Borrowings</t>
+          <t>Net Increase Decrease In Other Borrowings (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>12,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-1,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+1045.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-207,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-170,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-150,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-145,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Other Changes In Financing Cash Flows Net</t>
+          <t>Other Changes In Financing Cash Flows Net (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+66.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-11,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-372,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+97.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>171,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>688,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-75.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>3,547,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>3,375,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>363,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>453,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Transfer To Other Real Estate</t>
+          <t>Transfer To Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>2,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>1,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+83.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>162,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>126,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+29.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000069/cbsh-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>