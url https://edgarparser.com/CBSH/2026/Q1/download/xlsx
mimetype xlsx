--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1442 +458,1442 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases Held In Portfolio</t>
+          <t>Interest And Fee Income Loans And Leases Held In Portfolio (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>288,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>254,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases Held For Sale</t>
+          <t>Interest And Fee Income Loans And Leases Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Interest And Dividend Income Securities (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>72,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>76,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Income Federal Funds Sold</t>
+          <t>Interest Income Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-75.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Income Securities Purchased Under Agreements To Resell</t>
+          <t>Interest Income Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>8,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>7,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Deposits With Financial Institutions</t>
+          <t>Interest Income Deposits With Financial Institutions (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>27,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>26,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>396,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>364,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense N O W Accounts Money Market Accounts And Savings Deposits</t>
+          <t>Interest Expense N O W Accounts Money Market Accounts And Savings Deposits (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>58,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>52,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Time Deposits Less Than100000</t>
+          <t>Interest Expense Time Deposits Less Than100000 (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>8,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>8,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense Time Deposits100000 Or More</t>
+          <t>Interest Expense Time Deposits100000 Or More (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>12,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>13,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense Federal Funds Purchased</t>
+          <t>Interest Expense Federal Funds Purchased (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense Securities Sold Under Agreements To Repurchase</t>
+          <t>Interest Expense Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>15,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>19,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest On Other Borrowings</t>
+          <t>Interest On Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+86800.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>96,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>95,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>299,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>269,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>10,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>14,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>288,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>254,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Trustfeerevenue</t>
+          <t>Trustfeerevenue (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>71,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>56,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Bank Card Transaction Fees</t>
+          <t>Bank Card Transaction Fees (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>45,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>45,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Depositfeerevenue</t>
+          <t>Depositfeerevenue (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>28,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>26,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>4,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>5,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>5,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Loan Fees And Sales</t>
+          <t>Loan Fees And Sales (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>3,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>3,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>16,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>16,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>175,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>158,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>11,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-7,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+253.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>180,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>153,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Information Technology And Data Processing</t>
+          <t>Information Technology And Data Processing (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>38,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>32,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>18,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>10,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+87.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>15,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>14,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Marketing Expense</t>
+          <t>Marketing Expense (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>6,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>5,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Equipment Expense</t>
+          <t>Equipment Expense (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>5,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>5,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Supplies Postage And Communication</t>
+          <t>Supplies Postage And Communication (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>5,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>5,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>Federal Deposit Insurance Corporation Premium Expense (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>3,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>3,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>16,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>9,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+76.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>291,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>238,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>185,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>167,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>40,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>36,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>144,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>130,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+386.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>141,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>131,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>0.96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>0.93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>0.96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>0.93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>109,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>255,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -1962,2530 +1962,2530 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>5,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>4,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>527,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>476,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>253,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>35,717,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>32,364,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>142,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>9,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+1346.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>20,461,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-198,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-167,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>20,262,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>17,212,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Amount</t>
+          <t>Loans Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni And Without Readily Determinable Fair Value</t>
+          <t>Equity Securities Fv Ni And Without Readily Determinable Fair Value (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>56,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>58,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>248,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>221,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>8,994,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>9,601,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Federal Funds Sold</t>
+          <t>Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,270,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,756,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>572,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>517,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>145,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>13,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+986.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>837,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>787,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>31,390,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>28,866,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>8,646,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>9,264,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Trading Securities Debt</t>
+          <t>Trading Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>44,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>56,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>8,058,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>7,518,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>17,877,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>15,975,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Time Deposits Less Than100000</t>
+          <t>Time Deposits Less Than100000 (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1,032,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>985,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Time Deposits100000 Or More</t>
+          <t>Time Deposits100000 Or More (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,416,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,362,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>28,384,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>25,841,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>2,576,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>2,400,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Other Borrowings</t>
+          <t>Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>8,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>17,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>421,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>606,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-30.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>742,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>676,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>3,986,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>3,381,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>233,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>140,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+66.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-120,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-85,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-40.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-539,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-634,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>4,301,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>3,477,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>24,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>20,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>4,326,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>3,498,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>35,717,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>32,364,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>21,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>13,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+53.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Accretion Of Discount Related To Acquired Loans</t>
+          <t>Accretion Of Discount Related To Acquired Loans (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-6,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-3,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+52.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Loans And Leases</t>
+          <t>Gain Loss On Sale Of Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-63.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Origination Of Loans Held For Sale</t>
+          <t>Origination Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-34,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-22,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-51.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>36,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>23,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+58.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>549,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-21,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+2682.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>6,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>4,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+38.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest And Dividends Receivable</t>
+          <t>Increase Decrease In Interest And Dividends Receivable (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>12,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>5,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+135.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-2,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>5,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-142.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>37,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>35,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-76,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-53,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-43.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>684,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>138,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+394.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>501,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Cash Proceeds From Sales Of Investment Securities</t>
+          <t>Cash Proceeds From Sales Of Investment Securities (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>17,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>6,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+161.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>450,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>542,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-39,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-514,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+92.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans And Leases</t>
+          <t>Payments For Proceeds From Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-67,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-170,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-6,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-12,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+49.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>2,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+2371.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>859,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-373,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+330.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Increase Decrease Non Interest Bearing Savings Interest Checking And Money Market Deposits</t>
+          <t>Net Increase Decrease Non Interest Bearing Savings Interest Checking And Money Market Deposits (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-199,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>774,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-125.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Increase Decrease In Time Deposits</t>
+          <t>Increase Decrease In Time Deposits (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-88,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-40,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-119.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net</t>
+          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-475,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-526,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Federal Home Loan Bank Borrowings</t>
+          <t>Proceeds From Federal Home Loan Bank Borrowings (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Repayments Of Federal Home Loan Bank Borrowings</t>
+          <t>Repayments Of Federal Home Loan Bank Borrowings (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-603,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Short Term Borrowings</t>
+          <t>Net Increase Decrease In Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-4,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>17,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-126.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-84,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-55,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-52.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-41,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-37,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-1,248,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>132,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-1040.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>295,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-102,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+389.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>3,843,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>3,273,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>98,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>89,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Fair Value Of Assets Acquired</t>
+          <t>Fair Value Of Assets Acquired (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>3,327,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Indefinitelived Intangible Assets Acquired</t>
+          <t>Indefinitelived Intangible Assets Acquired (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>246,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Liabilities Assumed1</t>
+          <t>Liabilities Assumed1 (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>3,549,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Stock Issued During Period Value Acquisitions</t>
+          <t>Stock Issued During Period Value Acquisitions (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>519,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/22356/000002235626000133/cbsh-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>