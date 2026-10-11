--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -490,866 +490,866 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Revenue</t>
+          <t>Other Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,341.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,254.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>215.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>218.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Other Income Of Consolidated Funds</t>
+          <t>Interest And Other Income Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>635.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>631.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>4,779.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>5,425.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Salaries And Wages</t>
+          <t>Salaries And Wages (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>895.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>875.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>374.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>467.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Performance Allocations And Incentive Fee Expense</t>
+          <t>Performance Allocations And Incentive Fee Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>936.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,361.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,206.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,704.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-18.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>General Administrative And Other Expense</t>
+          <t>General Administrative And Other Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>784.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>665.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>123.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest And Other Expenses Of Consolidated Funds</t>
+          <t>Interest And Other Expenses Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>624.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>564.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-0.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-0.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>3,738.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>4,056.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Investment Gains Losses Of Consolidated Funds</t>
+          <t>Net Investment Gains Losses Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>117.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+391.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,159.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,393.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>214.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>302.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>944.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,091.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>70.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+92.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>808.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1,020.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2.85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2.18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>359,681,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>358,584,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>370,914,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>368,024,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>577.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>577.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>968.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>987.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>808,700,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,020,400,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1418,2594 +1418,2594 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-19.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-868.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,970.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+55.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>834.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>805.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>224.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>185.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>331.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>341.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>32.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>27.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>29,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>23,103.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>104.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>103.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>402.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>530.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cash And Cash Equivalents At Carrying Value Held At Consolidated Funds</t>
+          <t>Cash And Cash Equivalents At Carrying Value Held At Consolidated Funds (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,235.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>830.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+48.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>11,152.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>10,936.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Investments Of Consolidated Funds</t>
+          <t>Investments Of Consolidated Funds (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>12,519.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>7,782.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+60.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current Consolidated Funds</t>
+          <t>Other Receivables Net Current Consolidated Funds (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>206.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>237.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>100.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>56.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+77.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill</t>
+          <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>507.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>634.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>543.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>389.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+39.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current And Noncurrent</t>
+          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5,849.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>5,446.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>106.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>22,058.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>16,755.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2,143.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+39.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Loan Payable To Affiliate Of Consolidated Funds</t>
+          <t>Loan Payable To Affiliate Of Consolidated Funds (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>10,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>6,864.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>203.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>241.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability</t>
+          <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>129.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>138.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Liabilities Of Consolidated Funds</t>
+          <t>Other Liabilities Of Consolidated Funds (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,260.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>861.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+46.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>470.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>488.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accrued Giveback Obligations</t>
+          <t>Accrued Giveback Obligations (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>72.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+65.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,295.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>740.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+74.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>3.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4,285.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>3,892.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,642.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,040.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-170.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-329.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+48.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>7,057.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>6,347.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>29,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>23,103.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>192.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>184.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Non Cash Performance Allocations And Incentive Fees Gain Loss</t>
+          <t>Non Cash Performance Allocations And Incentive Fees Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-278.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-359.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Non Cash Principal Investment Income Loss</t>
+          <t>Non Cash Principal Investment Income Loss (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-93.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-209.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+55.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>33.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+1783.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Realized Unrealized Gain Loss On Investments Of Consolidated Funds</t>
+          <t>Realized Unrealized Gain Loss On Investments Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-16.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-96.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+82.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Realized Unrealized Gain Loss From Loans Payable Of Consolidated Funds</t>
+          <t>Realized Unrealized Gain Loss From Loans Payable Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-101.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>72.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-240.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Purchases Of Investments By Consolidated Funds</t>
+          <t>Purchases Of Investments By Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-11,700.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-7,447.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Settlements Of Investments By Consolidated Funds</t>
+          <t>Proceeds From Sale And Settlements Of Investments By Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>6,413.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>5,493.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Non Cash Interest Income Net Of Consolidated Funds</t>
+          <t>Non Cash Interest Income Net Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-29.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-20.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Cash And Cash Equivalents Held At Consolidated Funds</t>
+          <t>Increase Decrease In Cash And Cash Equivalents Held At Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>119.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-526.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+122.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease Other Receivables Held At Consolidated Funds</t>
+          <t>Increase Decrease Other Receivables Held At Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>50.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-99.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+150.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease Other Liabilities Held At Consolidated Funds</t>
+          <t>Increase Decrease Other Liabilities Held At Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>170.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-66.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments For Purchase Of Securities Operating Activities</t>
+          <t>Payments For Purchase Of Securities Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-403.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-385.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Securities Operating Activities</t>
+          <t>Proceeds From Sale Of Securities Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>832.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Asset1</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Asset1 (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-2.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-4.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-29.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>91.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-132.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due From Related Parties Current</t>
+          <t>Increase Decrease In Due From Related Parties Current (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>44.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-27.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+262.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposit Other Assets</t>
+          <t>Increase Decrease In Deposit Other Assets (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>8.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-582.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>149.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>58.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+154.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Salaries</t>
+          <t>Increase Decrease In Accrued Salaries (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>95.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-37.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+356.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due To Related Parties Current</t>
+          <t>Increase Decrease In Due To Related Parties Current (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-11.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+330.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Right Of Use Asset And Lease Liability</t>
+          <t>Increase Decrease In Right Of Use Asset And Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-10.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-8.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-16.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-0.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-8150.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-3,275.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-759.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-331.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-28.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>87.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-132.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-99.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-77.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-99.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-77.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>794.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt</t>
+          <t>Proceeds From Issuance Of Debt (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>0.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+12757.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Repayments Of Other Long Term Debt</t>
+          <t>Repayments Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-56.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-120.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+53.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Loans Payable Of Consolidated Funds</t>
+          <t>Proceeds From Repayments Of Loans Payable Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>4,012.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>1,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+119.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-505.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>711.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>319.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+122.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-340.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-178.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-91.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-686.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-554.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Change In Due To From Affiliates Financing Activities</t>
+          <t>Change In Due To From Affiliates Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-29.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-37.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>3,990.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>682.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+484.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>91.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>93.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>153.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>218.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Initial Consolidation Of Consolidated Funds</t>
+          <t>Initial Consolidation Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Assets Impact For Deconsolidation Of Consolidated Funds</t>
+          <t>Net Assets Impact For Deconsolidation Of Consolidated Funds (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-512.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-131.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-290.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>153.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>218.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>91.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-21.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+530.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>707.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-175.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+502.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,973.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>1,266.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Restricted Cash</t>
+          <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>3.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+580.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1527166/000152716626000009/cg-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>