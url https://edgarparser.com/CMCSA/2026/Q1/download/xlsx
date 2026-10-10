--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1834,51 +1834,51 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>20,735</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>-0.1%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1166691/000162828026026805/cmcsa-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1166691/000162828026026805/cmcsa-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
@@ -1930,51 +1930,51 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>-16.0%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1166691/000162828026026805/cmcsa-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1166691/000162828026026805/cmcsa-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">