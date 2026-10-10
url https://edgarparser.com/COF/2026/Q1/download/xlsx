--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3810 +458,3810 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>14,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>10,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Interest And Dividend Income Securities (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Other Interest And Dividend Income</t>
+          <t>Other Interest And Dividend Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>16,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>11,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>3,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Secured Debt</t>
+          <t>Interest Expense Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Unsecured Debt</t>
+          <t>Interest Expense Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Other Borrowings</t>
+          <t>Interest Expense Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+188.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>4,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>3,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>12,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>8,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Expensed</t>
+          <t>Provision For Loan Losses Expensed (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>4,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+71.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>8,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>5,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+43.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interchange Fees Net</t>
+          <t>Interchange Fees Net (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Service Chargesand Other Customer Related Fees</t>
+          <t>Service Chargesand Other Customer Related Fees (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>3,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+41.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Marketing Expense</t>
+          <t>Marketing Expense (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Professional And Contract Services Expense</t>
+          <t>Professional And Contract Services Expense (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Amortization And Impairment Of Intangibles</t>
+          <t>Amortization And Impairment Of Intangibles (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+2975.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>8,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>5,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+43.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>1,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+56.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+59.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Participating Securities Distributedand Undistributed Earnings Lossexcluding Preferred Stock Dividends Basic</t>
+          <t>Participating Securities Distributedand Undistributed Earnings Lossexcluding Preferred Stock Dividends Basic (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>3.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>-0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>3.34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>3.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>3.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>-0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>3.34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>3.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+61.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>15,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>10,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+52.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>3,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-123.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>622.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>383.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+62.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>623.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+62.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-124.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>4,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>28,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>15,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+89.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>682,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>493,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+38.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>11,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>4,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+604.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>90,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>84,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Debt Securities Held To Maturity Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale And Held To Maturity Amortized Cost After Allowance For Credit Loss</t>
+          <t>Debt Securities Available For Sale And Held To Maturity Amortized Cost After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>92,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>447,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>323,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+38.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-23,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>424,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>307,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-72.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Interest Receivable</t>
+          <t>Interest Receivable (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>3,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>16,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>33,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>29,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Interest Payable Current And Noncurrent</t>
+          <t>Interest Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>570,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>430,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>71,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>44,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+61.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>27,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>26,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>461,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>340,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>489,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>367,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>11,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>11,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>38,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>29,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+30.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Other Borrowings</t>
+          <t>Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+6132.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Debt Excluding Secured Debt</t>
+          <t>Debt Excluding Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>40,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>30,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>28,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>20,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+43.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>64,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>36,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+75.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>66,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>65,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-5,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-7,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-12,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-31,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+58.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>112,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>63,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+76.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>682,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>493,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+38.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents And Federal Funds Sold</t>
+          <t>Cash Cash Equivalents And Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>76,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>48,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+57.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+86.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-86.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-1,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-1,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Loans Heldforsale</t>
+          <t>Proceeds From Sale And Collection Of Loans Heldforsale (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+135.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interest Receivable Net</t>
+          <t>Increase Decrease In Accrued Interest Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+147.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-2,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-32744.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>6,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>4,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-5,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-2,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-100.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>5,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>3,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+88.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-1,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Sale Of Financing Receivable Held For Investment</t>
+          <t>Payments For Proceeds From Sale Of Financing Receivable Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>1,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-96.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>13,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>4,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+184.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Secured Debt</t>
+          <t>Proceeds From Issuance Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>1,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+71.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-2,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-6,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+59.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Other Debt</t>
+          <t>Proceeds From Repayments Of Other Debt (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+7585.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-114.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-2,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-644.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Plans</t>
+          <t>Proceeds From Stock Plans (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>11,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+5198.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>4,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>3,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+6033.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>17,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>5,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+224.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>79,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>48,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+61.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/927628/000092762826000048/cof-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>