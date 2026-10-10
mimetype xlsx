--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3330 +458,3330 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,412,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,034,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-30.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Information Technology And Data Processing</t>
+          <t>Information Technology And Data Processing (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>195,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>303,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-35.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>525,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>355,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>266,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>247,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>376,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>394,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Crypto Asset Realized And Unrealized Gain Loss Operating</t>
+          <t>Crypto Asset Realized And Unrealized Gain Loss Operating (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>35,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>34,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>34,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-5,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+692.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,434,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,328,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-21,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>705,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-103.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>22,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>20,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Crypto Asset Realized And Unrealized Gain Loss Nonoperating</t>
+          <t>Crypto Asset Realized And Unrealized Gain Loss Nonoperating (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>482,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>596,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-61,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>6,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-1096.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-464,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>82,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-663.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-70,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>16,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-519.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-394,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>65,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-700.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-394,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>65,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-700.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-394,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>65,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-700.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-1.49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>0.26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-673.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-1.49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>0.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-720.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>264,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>253,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>264,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>271,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-412,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>73,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-660.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-18,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>7,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-329.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>49,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>58,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Interest And Other Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>67,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>63,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>10,205,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>9,969,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>294,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>339,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Client Custodial Funds Current</t>
+          <t>Client Custodial Funds Current (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>5,476,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Crypto Asset Fair Value Operations</t>
+          <t>Crypto Asset Fair Value Operations (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>90,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss Current</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,444,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Crypto Asset Fair Value Held As Collateral</t>
+          <t>Crypto Asset Fair Value Held As Collateral (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,141,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Crypto Asset Fair Value Borrowed</t>
+          <t>Crypto Asset Fair Value Borrowed (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>246,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>296,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Marketable Securities (Current)</t>
+          <t>Marketable Securities (Current) (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>232,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>250,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>19,679,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Crypto Asset Fair Value Noncurrent</t>
+          <t>Crypto Asset Fair Value Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,601,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>647,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>4,208,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>514,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>28,848,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>251,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>218,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>156,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>83,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+86.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,336,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni And Without Readily Determinable Fair Value</t>
+          <t>Equity Securities Fv Ni And Without Readily Determinable Fair Value (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>832,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,364,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Custodial Cash Liabilities Current</t>
+          <t>Custodial Cash Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>5,476,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,271,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>564,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Obligation To Return Collateral</t>
+          <t>Obligation To Return Collateral (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,151,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>726,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>9,190,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>112,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>62,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+79.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>5,940,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>236,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>15,368,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>7.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>188,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>85,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+121.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>7,666,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-13,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5,827,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>13,480,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>10,468,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>28,848,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>68,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>33,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+104.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>248,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>190,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-77,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-54,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-41.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-46,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-3,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-1306.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>23,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>80,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-71.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-25,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-78,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-130,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-12,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-956.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>182,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>852,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-78.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payment For Origination Loans</t>
+          <t>Payment For Origination Loans (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-3,011,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-1,937,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-55.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans</t>
+          <t>Proceeds From Collection Of Loans (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>2,964,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>2,013,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+47.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-22,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-16,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Indefinite Lived Intangible Crypto Assets</t>
+          <t>Payments To Acquire Indefinite Lived Intangible Crypto Assets (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-82,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-153,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Disposal Of Indefinite Lived Crypto Assets</t>
+          <t>Proceeds From Disposal Of Indefinite Lived Crypto Assets (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>18,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>17,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-217,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-27,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-698.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Investments</t>
+          <t>Proceeds From Sale Of Other Investments (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>128,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>5,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+2409.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-17,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-26,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-239,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-125,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-90.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-1,062,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>149,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-818,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+118.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Assets Received As Collateral</t>
+          <t>Proceeds From Assets Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>7,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>111,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-93.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments For Collateral Assets Returned</t>
+          <t>Payments For Collateral Assets Returned (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-1,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-105,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+98.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-118,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-100,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt</t>
+          <t>Proceeds From Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>243,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>194,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt</t>
+          <t>Repayments Of Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-101,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-208,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+51.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>18,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>18,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-864,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-906,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>14,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>36,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-60.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Crypto Assets Borrowed</t>
+          <t>Noncash Or Part Noncash Crypto Assets Borrowed (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>1,229,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>465,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+164.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Crypto Assets Borrowed And Repaid</t>
+          <t>Noncash Or Part Noncash Crypto Assets Borrowed And Repaid (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>1,250,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>440,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+183.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Assets Received As Collateral</t>
+          <t>Noncash Or Part Noncash Assets Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,441,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>779,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+84.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Collateral Assets Received Returned</t>
+          <t>Noncash Or Part Noncash Collateral Assets Received Returned (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>986,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>797,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Crypto Loans Originated</t>
+          <t>Noncash Or Part Noncash Crypto Loans Originated (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>1,078,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>730,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Crypto Loans Repaid</t>
+          <t>Noncash Or Part Noncash Crypto Loans Repaid (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>1,031,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>766,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+34.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-921,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-179,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-413.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-38,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>1,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-2406.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>15,934,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>15,505,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Client Custodial Cash Excluding In Transit Funds Reclassed Current</t>
+          <t>Client Custodial Cash Excluding In Transit Funds Reclassed Current (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>5,434,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>5,197,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1679788/000167978826000054/coin-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>