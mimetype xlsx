--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1066,51 +1066,51 @@
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>1,135,824</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>-75.2%</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/317540/000162828026009057/coke-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Accounts Receivable Gross Current (Q)</t>
+          <t>Accounts Receivable Gross Current (INSTANT)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/317540/000162828026009057/coke-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
@@ -1386,51 +1386,51 @@
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>165,903</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/317540/000162828026009057/coke-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/317540/000162828026009057/coke-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
@@ -1546,51 +1546,51 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>2,685</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>-79.3%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/317540/000162828026009057/coke-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accounts Payable Trade Current (Q)</t>
+          <t>Accounts Payable Trade Current (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/317540/000162828026009057/coke-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
@@ -1962,51 +1962,51 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>1,786,348</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>+56.0%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/317540/000162828026009057/coke-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/317540/000162828026009057/coke-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">