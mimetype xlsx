--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3458 +458,3458 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,601,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,666,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,762,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,819,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Depreciation Depletion And Amortization Excluding Amortization Of Debt Issuance Costs And Discounts And Below Market Leases</t>
+          <t>Depreciation Depletion And Amortization Excluding Amortization Of Debt Issuance Costs And Discounts And Below Market Leases (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>367,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>360,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>269,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>255,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Expenses Litigations Expense And Other</t>
+          <t>Business Combination Acquisition Related Expenses Litigations Expense And Other (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>103,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>77,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+34.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Impairment Of Long Lived Assets To Be Disposed Of</t>
+          <t>Impairment Of Long Lived Assets To Be Disposed Of (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>47,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>33,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>44,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-3,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+1361.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,594,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,542,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>7,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>124,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-94.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-147,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-135,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-2,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-3,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>6,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>27,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-75.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-135,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-103,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Current Income Tax Expense Benefit</t>
+          <t>Current Income Tax Expense Benefit (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-6,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-4,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>26,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>13,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+101.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>20,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>8,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+142.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-115,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-94,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-115,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-94,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-68.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-114,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-94,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>285,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>284,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>285,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>284,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2,540,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2,604,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-151,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-105,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>60,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>61,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>136,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>47,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+187.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>6,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>7,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>5,345,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>5,020,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>179,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>222,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>828,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>784,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>8,121,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>7,735,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>819,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>838,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Property Plant And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>7,986,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>7,474,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
+          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-2,641,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-2,453,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Finance Lease Right Of Use Asset</t>
+          <t>Finance Lease Right Of Use Asset (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>157,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>104,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+51.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>368,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>386,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>819,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>838,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>39,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>40,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>246,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>291,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>574,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>603,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>98,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>115,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>5,199,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>4,428,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>332,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>255,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>3,792,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>3,031,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Sale Leaseback Transaction Liability</t>
+          <t>Sale Leaseback Transaction Liability (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>42,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>79,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-46.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Finance Lease Liability</t>
+          <t>Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>152,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>95,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+59.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>179,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>219,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability</t>
+          <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>20,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>21,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>7,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>7,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>5,664,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>5,646,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-2,719,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-2,341,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-63,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-27,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-131.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,884,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>3,280,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>37,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>26,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2,922,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>3,307,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>8,121,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>7,735,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>5,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Amortization Of Software Deferred Costs</t>
+          <t>Amortization Of Software Deferred Costs (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>16,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>4,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+296.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Proceeds From The Sale Of Partially Owned Entity Operating Activity</t>
+          <t>Proceeds From The Sale Of Partially Owned Entity Operating Activity (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-2,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Other Investments</t>
+          <t>Gain Loss On Sale Of Other Investments (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>3,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>30,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>28,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Accounts Receivable Credit Loss Expense Reversal Non Cash</t>
+          <t>Accounts Receivable Credit Loss Expense Reversal Non Cash (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>5,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>7,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Impairment Of Long Lived Assets Held For Use</t>
+          <t>Impairment Of Long Lived Assets Held For Use (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>47,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>33,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Non Cash Lease Expense</t>
+          <t>Non Cash Lease Expense (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>37,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>42,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Other Real Estate</t>
+          <t>Gains Losses On Sales Of Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>44,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-3,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+1361.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>20,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>22,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-17,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>17,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-198.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-22,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-66,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+66.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-36,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-40,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Settlement Of Treasury Lock Hedge Transaction</t>
+          <t>Proceeds From Settlement Of Treasury Lock Hedge Transaction (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-11,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+110.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>359,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>411,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-367,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-360,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-576,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-309,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-86.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-108,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-24,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-13,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-88.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>25,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>9,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+177.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From The Sale Of Partially Owned Entity Investing Activity</t>
+          <t>Proceeds From The Sale Of Partially Owned Entity Investing Activity (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>27,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments For Derivative Instrument Investing Activities</t>
+          <t>Payments For Derivative Instrument Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-1,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-658,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-313,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-110.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>24,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>11,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+120.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>94,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>38,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+142.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-261,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-252,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>2,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>2,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Plans</t>
+          <t>Proceeds From Stock Plans (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>1,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>3,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-48.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-3,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-3,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>627,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>827,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-572,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-942,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Sale Leaseback Transaction Repayment Financing Activities</t>
+          <t>Sale Leaseback Transaction Repayment Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-4,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-7,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+40.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Termination Of Sale Leaseback Financing Obligations And Related Termination Premiums</t>
+          <t>Termination Of Sale Leaseback Financing Obligations And Related Termination Premiums (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-15,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-190,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+92.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-37,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-37,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-4,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-5,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Unsecured Notes Payable</t>
+          <t>Proceeds From Unsecured Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Medium Term Notes</t>
+          <t>Proceeds From Issuance Of Medium Term Notes (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>383,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-106,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+458.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>40,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>32,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>138,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>122,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>5,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>6,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>84,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-8,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+1149.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>4,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-4,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+192.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>136,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>47,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+187.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1455863/000162828026012274/art-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Business Combination Recognized Identifiable Assets Acquired And Liabilities Assumed Land (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">