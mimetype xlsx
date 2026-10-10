--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1546,51 +1546,51 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>66,772,423</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>+10.8%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1140859/000114085925000122/cor-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1140859/000114085925000122/cor-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
@@ -1738,51 +1738,51 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>52,973,867</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>+1.9%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1140859/000114085925000122/cor-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1140859/000114085925000122/cor-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
@@ -1962,51 +1962,51 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1140859/000114085925000122/cor-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1140859/000114085925000122/cor-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">