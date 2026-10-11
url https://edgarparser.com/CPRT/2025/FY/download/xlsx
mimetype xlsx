--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1519,51 +1519,51 @@
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>+19.7%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/900075/000162828025042946/cprt-20250731.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>46,071</t>
+          <t>-46,071</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/900075/000162828025042946/cprt-20250731.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">