--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1090 +458,1090 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,573,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,543,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>369,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>365,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>196,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>193,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>566,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>558,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>12,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>7,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+81.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest And Other Income</t>
+          <t>Interest And Other Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>4,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-94.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Loss On Deferred Compensation Plans</t>
+          <t>Income Loss On Deferred Compensation Plans (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>19,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>12,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+52.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Total Non Property Income Loss</t>
+          <t>Total Non Property Income Loss (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>32,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>24,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+34.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Cost Of Property Repairs And Maintenance</t>
+          <t>Cost Of Property Repairs And Maintenance (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>37,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>38,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Costof Feeand Asset Management</t>
+          <t>Costof Feeand Asset Management (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>79,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>72,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>138,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>129,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>611,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>582,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Expense Benefit On Deferred Compensation Plans</t>
+          <t>Expense Benefit On Deferred Compensation Plans (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>19,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>12,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+52.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Total Other Expenses</t>
+          <t>Total Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>888,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>837,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-12,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-40,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+68.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets</t>
+          <t>Gain Loss On Disposition Of Assets (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>260,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>43,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+495.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>398,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>173,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+129.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current Income Tax Expense Benefit</t>
+          <t>Current Income Tax Expense Benefit (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-4,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-2,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-37.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>394,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>170,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+131.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-10,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-7,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-38.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>384,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>163,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+135.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>3.54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+136.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>3.54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+136.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>108,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>108,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>108,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>108,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Pension And Other Postretirement Benefit Plans Adjustment Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Pension And Other Postretirement Benefit Plans Adjustment Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-1077.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Reclassificationofnetlossoncashflowhedgingactivitiespriorservicecostandnetlossonpostretirementobligation</t>
+          <t>Reclassificationofnetlossoncashflowhedgingactivitiespriorservicecostandnetlossonpostretirementobligation (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-35.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>396,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>173,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+128.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>385,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>165,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+133.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>383,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>162,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+135.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1578,1890 +1578,1890 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>25,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>21,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>9,042,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>8,852,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+340.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,787,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,722,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>11,792,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>11,319,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Real Estate Assets At Cost Total</t>
+          <t>Real Estate Assets At Cost Total (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>13,580,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>13,041,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-5,296,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>-4,867,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Net Operating Real Estate Assets</t>
+          <t>Net Operating Real Estate Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>8,284,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>8,174,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Properties Under Development Including Land</t>
+          <t>Properties Under Development Including Land (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>419,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>401,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Real Estate Assets Total</t>
+          <t>Real Estate Assets Total (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>8,703,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>8,576,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accounts Receivable Affiliates</t>
+          <t>Accounts Receivable Affiliates (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>8,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>8,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>293,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>234,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>12,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>11,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>248,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>215,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accrual For Taxes Other Than Income Taxes Current And Noncurrent</t>
+          <t>Accrual For Taxes Other Than Income Taxes Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>92,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>78,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,604,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>4,104,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,900.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,570,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,155,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>330,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>330,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Distributions Payable</t>
+          <t>Distributions Payable (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>114,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>113,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>248,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>212,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>75,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>71,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Common Stocks Value Outstanding</t>
+          <t>Common Stocks Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>5,948,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>5,930,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-969,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-897,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-620,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-359,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-72.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+122.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>4,362,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>4,675,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>4,438,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>4,747,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>9,042,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>8,852,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>611,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>582,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-260,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-43,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-495.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>16,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>15,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>51,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>8,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+491.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>826,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>774,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>5,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>3,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-440,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-393,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-419,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceedsfromsaleofoperatingpropertiesincludingland</t>
+          <t>Proceedsfromsaleofoperatingpropertiesincludingland (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>365,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>114,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+219.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Property Plant And Equipment</t>
+          <t>Payments To Acquire Other Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-2,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-3,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-3,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-2,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-499,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-285,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-75.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Dividends</t>
+          <t>Dividends (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>114,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>113,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>27,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>25,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Accrual Associated With Construction And Capital Expenditures</t>
+          <t>Accrual Associated With Construction And Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>31,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>24,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>22,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>588,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>586,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-766,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-408,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-87.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Commercial Paper</t>
+          <t>Proceeds From Repayments Of Commercial Paper (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>588,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-460,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-450,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-2,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-2,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-270,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-49,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-441.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>1,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>4,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-322,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-725,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+55.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>139,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>129,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>3,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>2,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>5,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-235,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+102.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>37,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>32,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906345/000162828026007697/cpt-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>