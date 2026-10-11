--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,930 +458,930 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>5,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>4,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+29.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>13,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>12,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Realized Investment Gains Losses</t>
+          <t>Realized Investment Gains Losses (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-3,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-1,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-110.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Investment Banking Advisory Brokerage And Underwriting Fees And Commissions</t>
+          <t>Investment Banking Advisory Brokerage And Underwriting Fees And Commissions (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-51.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>18,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>18,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>8,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>6,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+313.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholders Account Balances</t>
+          <t>Interest Credited To Policyholders Account Balances (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>5,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>5,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs And Present Value Of Future Profits Amortization1</t>
+          <t>Deferred Policy Acquisition Costs And Present Value Of Future Profits Amortization1 (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Insurance Commissions</t>
+          <t>Insurance Commissions (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Noninterest Expense Investment Advisory Fees</t>
+          <t>Noninterest Expense Investment Advisory Fees (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>19,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>15,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-119.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current Income Tax Expense Benefit</t>
+          <t>Current Income Tax Expense Benefit (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-1294.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-125.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-117.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-116.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-116.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-0.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>3.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-118.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-0.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>3.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-118.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>539.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>539.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>599.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1418,162 +1418,162 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>3,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+88.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>-3,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>-1,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-110.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -1610,546 +1610,546 @@
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Current And Noncurrent</t>
+          <t>Equity Securities Fv Ni Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>413,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>389,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>10,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>9,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Short Term Investments</t>
+          <t>Other Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>5,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>4,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>265,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>243,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cash</t>
+          <t>Cash (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-44.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Premiums And Other Receivables Net</t>
+          <t>Premiums And Other Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Reinsurance Assets Net Of Allowance (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred And Current Income Taxes Net</t>
+          <t>Deferred And Current Income Taxes Net (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>7,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>7,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired</t>
+          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>8,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>10,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Asset Amount</t>
+          <t>Market Risk Benefit Asset Amount (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+79.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+117.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>95,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>93,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -2186,290 +2186,290 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>399,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>377,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>189,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>170,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Trading Securities Debt</t>
+          <t>Trading Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>5,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>5,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>54,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>52,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>60,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>56,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Policyholder Contract Deposits</t>
+          <t>Policyholder Contract Deposits (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>188,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>173,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>7,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>5,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Policyholder Funds</t>
+          <t>Other Policyholder Funds (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Funds Held Under Reinsurance Agreements Liability (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
@@ -2506,2146 +2506,2146 @@
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Debt Longterm And Shortterm Combined Amount</t>
+          <t>Debt Longterm And Shortterm Combined Amount (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>10,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>12,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>95,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>93,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Preferred Stock And Additional Paid In Capital Value Issued</t>
+          <t>Preferred Stock And Additional Paid In Capital Value Issued (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Common Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-4,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-2,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-92.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>8,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>8,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>18,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>19,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-9,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-13,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>13,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>11,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>13,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>12,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>413,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>389,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Debt Securities Available For Sale And Other Assets Net</t>
+          <t>Gain Loss On Sale Of Debt Securities Available For Sale And Other Assets Net (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>1,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+34.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds Payments For Market Risk Benefit</t>
+          <t>Proceeds Payments For Market Risk Benefit (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+176.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-84.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+188.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve</t>
+          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Premiums And Insurance Balances Receivable And Payable Net</t>
+          <t>Increase Decrease In Premiums And Insurance Balances Receivable And Payable Net (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+204.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Funds Held Under Reinsurance Agreements</t>
+          <t>Increase Decrease In Funds Held Under Reinsurance Agreements (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-1,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+54.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Assets Net</t>
+          <t>Increase Decrease In Reinsurance Assets Net (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-1,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Current And Deferred Income Taxes</t>
+          <t>Increase Decrease In Current And Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-198.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities</t>
+          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+4736.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>2,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>2,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>13,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>8,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+69.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Trading Securities Heldforinvestment</t>
+          <t>Proceeds From Sale Of Trading Securities Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>3,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>1,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+249.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>1,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>1,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>19,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>16,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>9,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>5,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+63.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-44,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-29,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Trading Securities Heldforinvestment</t>
+          <t>Payments To Acquire Trading Securities Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-3,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-1,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-131.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-1,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-61.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-9,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-11,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-789.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+110.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-13,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-11,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Fixed Maturity Securities Available For Sale Received In Connection With Pension Risk Transfer Transactions</t>
+          <t>Fixed Maturity Securities Available For Sale Received In Connection With Pension Risk Transfer Transactions (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-2,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-1,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-111.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Available For Sale Securities Transferred In Connection With Reinsurance Transaction</t>
+          <t>Noncash Or Part Noncash Available For Sale Securities Transferred In Connection With Reinsurance Transaction (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>1,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+524.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Additions To Contract Holders Funds</t>
+          <t>Additions To Contract Holders Funds (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>40,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>39,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Withdrawal From Contract Holders Funds</t>
+          <t>Withdrawal From Contract Holders Funds (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-26,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-28,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt</t>
+          <t>Repayments Of Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-1,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-340.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+33.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase</t>
+          <t>Proceeds From Payments For In Securities Sold Under Agreements To Repurchase (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>1,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+158.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock</t>
+          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-2,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-1,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-124.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>10,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>9,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholder Accounts Included In Financing Activities</t>
+          <t>Interest Credited To Policyholder Accounts Included In Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>6,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>5,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Fee Income Debited To Policyholder Contract Deposits Included In Financing Activities</t>
+          <t>Fee Income Debited To Policyholder Contract Deposits Included In Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-2,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-2,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Noncash Contribution Expense</t>
+          <t>Noncash Contribution Expense (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-88.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-289.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents Noncurrent</t>
+          <t>Restricted Cash And Cash Equivalents Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-85.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1889539/000188953926000022/crbg-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>