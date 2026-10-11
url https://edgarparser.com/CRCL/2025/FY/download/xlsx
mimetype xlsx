--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3842 +458,3842 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,636,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,661,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+58.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>109,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>15,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+624.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2,746,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,676,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Distribution And Transaction Costs</t>
+          <t>Distribution And Transaction Costs (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,661,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,010,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+64.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Other Cost Of Operating Revenue</t>
+          <t>Other Cost Of Operating Revenue (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>6,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-67.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Distribution Transaction And Other Costs</t>
+          <t>Distribution Transaction And Other Costs (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,663,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,017,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+63.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>844,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>263,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+220.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>190,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>137,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>76,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>50,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+50.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Information Technology Infrastructure Costs</t>
+          <t>Information Technology Infrastructure Costs (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>36,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>27,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Marketing Expense</t>
+          <t>Marketing Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>25,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>17,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+48.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Crypto Asset Realized And Unrealized Gain Loss Operating</t>
+          <t>Crypto Asset Realized And Unrealized Gain Loss Operating (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>5,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-4,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+224.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,179,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>491,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+139.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-96,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>167,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-157.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-6,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>54,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-111.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-102,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>221,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-146.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-33,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>64,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-151.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-69,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>156,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-144.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-69,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>155,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-144.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-69,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>155,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-144.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-0.44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-233.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-0.44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-233.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-0.44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-246.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-0.44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>0.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-246.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>158,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>54,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+191.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>158,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>73,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+117.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-1,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-1,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+49.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-58,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>154,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-138.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>10,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-1,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+946.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-69,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>18,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-483.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,526,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>750,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+103.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cash And Cash Equivalents Segregated For Corporate Held Stablecoins</t>
+          <t>Cash And Cash Equivalents Segregated For Corporate Held Stablecoins (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>822,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>294,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+179.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cash And Cash Equivalents Segregated For The Benefit Of Stablecoin Holders</t>
+          <t>Cash And Cash Equivalents Segregated For The Benefit Of Stablecoin Holders (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>75,067,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>43,918,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+70.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>62,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>6,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+879.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>321,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>187,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+71.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>77,801,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>45,164,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+72.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Restricted Cash Noncurrent</t>
+          <t>Restricted Cash Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>3,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>84,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>84,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>22,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>18,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Crypto Asset Fair Value</t>
+          <t>Crypto Asset Fair Value (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>86,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>31,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+176.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>265,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>169,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+56.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>411,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>331,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>11,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>10,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>27,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>20,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+32.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>78,713,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>45,834,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+71.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>14,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>15,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>144,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>64,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+122.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deposit Liability Current</t>
+          <t>Deposit Liability Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>74,912,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>43,727,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+71.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>360,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>287,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Convertible Notes Payable Current</t>
+          <t>Convertible Notes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>36,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>18,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>16,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>75,328,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>44,030,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+71.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>114,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>70,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+62.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>28,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>29,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>25,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>21,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>54,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>93,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-42.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>75,382,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>44,124,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+70.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>11,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>13,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-2,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-2,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>4,610,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1,792,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+157.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-1,292,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-1,223,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>14,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>3,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+298.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>3,329,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>570,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+483.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>3,330,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>570,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+483.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>78,713,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>45,834,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+71.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>76,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>50,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+50.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Crypto Asset Realized And Unrealized Gain Loss Operating Activities</t>
+          <t>Crypto Asset Realized And Unrealized Gain Loss Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-18,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-12,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-41.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Convertible Debt Warrant Liability And Embedded Derivatives And Digital Assets</t>
+          <t>Change In Fair Value Of Convertible Debt Warrant Liability And Embedded Derivatives And Digital Assets (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>71,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-10,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+812.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Digital Assets Received In Kind Operating Activity</t>
+          <t>Digital Assets Received In Kind Operating Activity (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-28,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-1,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-1804.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Equity Securities Received For Services</t>
+          <t>Equity Securities Received For Services (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-3,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Deferred Income Tax Expense Benefit Continuing Operations</t>
+          <t>Deferred Income Tax Expense Benefit Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-2,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-2,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Realized And Unrealized Gains Losses On Available For Sale Debt Securities And Strategic Investments</t>
+          <t>Realized And Unrealized Gains Losses On Available For Sale Debt Securities And Strategic Investments (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-69.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Realized</t>
+          <t>Foreign Currency Transaction Gain Loss Realized (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>7,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+1478.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>566,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>50,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+1029.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Adjustment Of Warrants Granted For Services</t>
+          <t>Adjustment Of Warrants Granted For Services (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>23,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Non Cash Contributions To Foundation</t>
+          <t>Non Cash Contributions To Foundation (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>23,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Noncash Expense</t>
+          <t>Other Noncash Expense (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>4,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+456.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-39,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-4,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-761.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-146,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-21,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-573.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>81,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>132,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-38.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Liabilities</t>
+          <t>Increase Decrease In Other Current Liabilities (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-4,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>10,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-144.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>542,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>344,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+57.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-2,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-3,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+40.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+93.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-9,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-4,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-117.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-7,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Disposal Crypto Asset</t>
+          <t>Proceeds From Disposal Crypto Asset (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>4,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Develop Software</t>
+          <t>Payments To Develop Software (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-56,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-39,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-43.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-12,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-18,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+31.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-84,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>186,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-145.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Changes In The Purchase And Redemption Of Digital Financial Assets</t>
+          <t>Net Changes In The Purchase And Redemption Of Digital Financial Assets (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-13,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>14,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-196.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Stablecoin Earned But Not Yet Received</t>
+          <t>Stablecoin Earned But Not Yet Received (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>7,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>16,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-57.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Investments Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Investments Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-5,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-6,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Stock Issued During Period Value Treasury Stock Reissued</t>
+          <t>Stock Issued During Period Value Treasury Stock Reissued (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>23,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Conversion Of Stock Amount Converted1</t>
+          <t>Conversion Of Stock Amount Converted1 (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>89,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>14,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+494.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Capitalized Stock Based Compensation Expense Related To Internally Developed Software</t>
+          <t>Capitalized Stock Based Compensation Expense Related To Internally Developed Software (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>86,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>13,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+536.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Change In Capital Expenditures Incurred But Not Yet Paid</t>
+          <t>Net Change In Capital Expenditures Incurred But Not Yet Paid (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-2,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>2,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-194.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-105.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-92,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Stock Issued1</t>
+          <t>Stock Issued1 (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>1,140,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>31,139,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>19,452,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+60.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Initial Public Offering</t>
+          <t>Proceeds From Issuance Initial Public Offering (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>1,013,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-269,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>51,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>1,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+3106.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>31,936,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>19,449,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+64.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Income Tax Paid Federal After Refund Received</t>
+          <t>Income Tax Paid Federal After Refund Received (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>11,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>61,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-81.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Income Tax Paid State And Local After Refund Received (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Income Tax Paid Foreign After Refund Received</t>
+          <t>Income Tax Paid Foreign After Refund Received (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>1,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>1,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+66.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>13,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>75,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-82.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>57,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-7,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+912.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>32,452,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>19,973,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+62.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>77,419,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>44,967,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+72.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000062/crcl-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>