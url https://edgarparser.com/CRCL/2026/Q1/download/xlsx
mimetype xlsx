--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1816 +458,1816 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>652,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>557,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>41,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>20,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+101.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>694,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>578,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Distribution And Transaction Costs</t>
+          <t>Distribution And Transaction Costs (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>405,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>347,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Other Cost Of Operating Revenue</t>
+          <t>Other Cost Of Operating Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+311.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Distribution Transaction And Other Costs</t>
+          <t>Distribution Transaction And Other Costs (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>406,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>347,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>138,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>75,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+82.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>57,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>30,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+86.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>26,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>13,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+92.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Information Technology Infrastructure Costs</t>
+          <t>Information Technology Infrastructure Costs (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>12,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>7,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+65.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Marketing Expense</t>
+          <t>Marketing Expense (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>6,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>3,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Crypto Asset Realized And Unrealized Gain Loss Operating</t>
+          <t>Crypto Asset Realized And Unrealized Gain Loss Operating (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>6,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-86.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>242,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>137,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+75.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>45,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>92,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>11,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-3,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+476.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>56,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>89,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-36.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>25,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-94.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>55,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>64,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>55,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>64,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>0.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>244,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>57,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+321.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>266,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>75,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+252.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+88.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>49,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>66,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-6,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-456.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>55,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,517,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>848,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+78.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash And Cash Equivalents Segregated For Corporate Held Stablecoins</t>
+          <t>Cash And Cash Equivalents Segregated For Corporate Held Stablecoins (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>792,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>274,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+188.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash And Cash Equivalents Segregated For The Benefit Of Stablecoin Holders</t>
+          <t>Cash And Cash Equivalents Segregated For The Benefit Of Stablecoin Holders (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>76,893,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>60,141,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>72,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>326,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>79,602,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Restricted Cash Noncurrent</t>
+          <t>Restricted Cash Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>3,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>100,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>22,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Crypto Asset Fair Value</t>
+          <t>Crypto Asset Fair Value (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>84,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>265,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>421,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>11,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>26,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>80,536,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>13,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>154,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deposit Liability Current</t>
+          <t>Deposit Liability Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>76,778,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>262,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>14,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>77,055,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>71,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>28,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>24,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>52,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>77,108,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>11,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
@@ -2282,1634 +2282,1634 @@
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-2,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4,658,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-1,237,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>8,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,427,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>3,428,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>744,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+360.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>80,536,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>55,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>64,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>26,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>13,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+92.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Crypto Asset Realized And Unrealized Gain Loss Operating Activities</t>
+          <t>Crypto Asset Realized And Unrealized Gain Loss Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>9,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>14,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Convertible Debt Warrant Liability And Embedded Derivatives And Digital Assets</t>
+          <t>Change In Fair Value Of Convertible Debt Warrant Liability And Embedded Derivatives And Digital Assets (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>4,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>2,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+73.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Digital Assets Received In Kind Operating Activity</t>
+          <t>Digital Assets Received In Kind Operating Activity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-7,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-4,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-60.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Equity Securities Received For Services</t>
+          <t>Equity Securities Received For Services (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Deferred Income Tax Expense Benefit Continuing Operations</t>
+          <t>Deferred Income Tax Expense Benefit Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-1,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+152.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Realized And Unrealized Gains Losses On Available For Sale Debt Securities And Strategic Investments</t>
+          <t>Realized And Unrealized Gains Losses On Available For Sale Debt Securities And Strategic Investments (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-5,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-3538.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>51,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>12,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+307.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Non Cash Contributions To Foundation</t>
+          <t>Non Cash Contributions To Foundation (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>7,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Realized</t>
+          <t>Foreign Currency Transaction Gain Loss Realized (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-5,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-699.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Adjustment Of Warrants Granted For Services</t>
+          <t>Adjustment Of Warrants Granted For Services (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>4,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>1,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+337.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Noncash Expense</t>
+          <t>Other Noncash Expense (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+127.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-12,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-5,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-135.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-4,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-47,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+90.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-101,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>6,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-1679.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Liabilities</t>
+          <t>Increase Decrease In Other Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-5,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-2,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-139.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>21,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>56,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-62.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+4176.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-10,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-3090.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Develop Software</t>
+          <t>Payments To Develop Software (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-15,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-11,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-9,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-5,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-59.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-35,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-25,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-39.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Capitalized Stock Based Compensation Expense Related To Internally Developed Software</t>
+          <t>Capitalized Stock Based Compensation Expense Related To Internally Developed Software (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>9,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>2,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+245.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Capital Expenditures Incurred But Not Yet Paid Current</t>
+          <t>Capital Expenditures Incurred But Not Yet Paid Current (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Investments Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Investments Acquired1 (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-366.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Conversion Of Stock Amount Converted1</t>
+          <t>Conversion Of Stock Amount Converted1 (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>39,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Stock Issued During Period Value Treasury Stock Reissued</t>
+          <t>Stock Issued During Period Value Treasury Stock Reissued (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>7,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Changes In The Purchase And Redemption Of Digital Financial Assets</t>
+          <t>Net Changes In The Purchase And Redemption Of Digital Financial Assets (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-12,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+105.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1 (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-1,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-89,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+98.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,856,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>16,263,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-88.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-80,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Plans</t>
+          <t>Proceeds From Stock Plans (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>1,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments Of Stock Issuance Costs</t>
+          <t>Payments Of Stock Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>14,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+2144.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1,791,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>16,263,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-89.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>1,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+65.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>9,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>6,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>1,786,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>16,301,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-89.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>79,206,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>61,268,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1876042/000187604226000150/crcl-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>