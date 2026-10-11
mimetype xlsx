--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1738,51 +1738,51 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>2,946</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>+7.1%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1058290/000105829025000267/ctsh-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1058290/000105829025000267/ctsh-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
@@ -1962,51 +1962,51 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>4,682</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>+4.1%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1058290/000105829025000267/ctsh-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1058290/000105829025000267/ctsh-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">