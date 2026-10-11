--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,706 +458,706 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>956,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>911,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,123,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,066,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>351,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>317,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>258,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>205,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>64,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>59,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>674,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>583,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Debt Excluding Amortization</t>
+          <t>Interest Expense Debt Excluding Amortization (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-114,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-90,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-4,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-4,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-3,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+135.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Nonoperating Income Expense Net</t>
+          <t>Other Nonoperating Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-117,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-91,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>331,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>391,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-1,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-2,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Other Noncontrolling Interests Redeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Other Noncontrolling Interests Redeemable (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>4,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+181.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>333,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>391,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>228,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>226,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>229,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>227,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Income Loss Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1258,1026 +1258,1026 @@
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>333,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>391,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>30.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>5,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>71,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-91.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>6,643,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>6,394,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>48,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>49,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>8,134,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>7,628,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>-1,758,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>-1,590,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>6,375,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>6,038,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>4,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>6,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs Line Of Credit Arrangements Net</t>
+          <t>Debt Issuance Costs Line Of Credit Arrangements Net (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>74,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>91,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>181,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>183,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>229,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>229,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>121,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>119,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,861,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>3,440,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Unsecured Senior Notes Net</t>
+          <t>Unsecured Senior Notes Net (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,925,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,780,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>378,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Notes And Loans Payable</t>
+          <t>Notes And Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>98,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>205,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-52.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Finance Lease Liability</t>
+          <t>Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>65,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>65,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deferred Revenue</t>
+          <t>Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>41,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>38,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>36,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>51,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>6,643,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>6,394,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,302,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>4,285,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-1,585,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-1,415,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,719,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2,871,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>26,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>30,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2,745,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2,902,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>General Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
@@ -2378,824 +2378,824 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>263,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>209,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Finance Lease Non Cash Portion Of Interest Expense</t>
+          <t>Finance Lease Non Cash Portion Of Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-93.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>3,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>4,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>11,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>11,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Fair Value Adjustment Of Debt</t>
+          <t>Fair Value Adjustment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+190.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-6,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-7,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>24,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-89.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+268.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>608,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>631,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-49,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-42,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments For Additions And Improvements To Real Estate</t>
+          <t>Payments For Additions And Improvements To Real Estate (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-44,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-43,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-28,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-29,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire Partners Interest In Real Estate Partnership Net Of Cash Acquired</t>
+          <t>Payments To Acquire Partners Interest In Real Estate Partnership Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-451,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Distributions Payable To Real Estate Partnerships</t>
+          <t>Distributions Payable To Real Estate Partnerships (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>3,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>5,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-42.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-571,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-173,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-228.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Derivative Valuation Adjustment</t>
+          <t>Derivative Valuation Adjustment (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>443,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>1,403,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>697,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+101.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-300,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-1,025,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-715,139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments Of Mortgage Loans And Notes Payable</t>
+          <t>Payments Of Mortgage Loans And Notes Payable (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-109,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-32,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-237.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments Of Loan Costs</t>
+          <t>Payments Of Loan Costs (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-4,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Debt Prepayment Costs</t>
+          <t>Debt Prepayment Costs (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-1,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
@@ -3242,120 +3242,120 @@
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-3,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-1,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-212.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Payments For Repurchase Of Redeemable Preferred Stock (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments For Redemption Of Operating Partnership Units</t>
+          <t>Payments For Redemption Of Operating Partnership Units (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-3,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
@@ -3370,418 +3370,418 @@
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-35.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-476,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-461,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-104,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-387,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+73.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>118,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-100.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-31,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>5,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>9,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-45.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders In Operating Partnership</t>
+          <t>Payments To Minority Shareholders In Operating Partnership (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-2,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-2,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>106,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>92,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-67,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>69,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-197.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>10,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>77,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-86.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000010/cube-20251231x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>