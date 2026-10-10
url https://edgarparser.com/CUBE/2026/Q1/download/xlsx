--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,674 +458,674 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>239,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>232,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>281,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>273,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>90,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>82,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>61,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>59,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>17,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>16,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>168,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>158,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Debt Excluding Amortization</t>
+          <t>Interest Expense Debt Excluding Amortization (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-29,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-26,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-1,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-1,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+60.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-124.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Nonoperating Income Expense Net</t>
+          <t>Other Nonoperating Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-30,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-26,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>82,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>88,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Operating Partnerships Redeemable (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Other Noncontrolling Interests Redeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Other Noncontrolling Interests Redeemable (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>82,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>89,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>0.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>0.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>0.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>0.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>227,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>228,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>228,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>229,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Income Loss Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1226,504 +1226,504 @@
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>82,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>89,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>7,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>10,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>6,598,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>48,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>49,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>8,142,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>8,084,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-1,804,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-1,638,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>6,337,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>5,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs Line Of Credit Arrangements Net</t>
+          <t>Debt Issuance Costs Line Of Credit Arrangements Net (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>74,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>174,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>199,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>224,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>220,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>121,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>119,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3,893,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
@@ -1738,482 +1738,482 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Unsecured Senior Notes Net</t>
+          <t>Unsecured Senior Notes Net (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2,926,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2,781,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>415,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Notes And Loans Payable</t>
+          <t>Notes And Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>98,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>205,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-52.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Finance Lease Liability</t>
+          <t>Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>65,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>65,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Revenue</t>
+          <t>Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>42,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>42,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>36,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>48,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>6,598,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>2,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,304,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>4,287,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-1,657,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-1,445,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,649,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>19,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,668,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2,874,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>General Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
@@ -2314,642 +2314,642 @@
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>62,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>60,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Finance Lease Non Cash Portion Of Interest Expense</t>
+          <t>Finance Lease Non Cash Portion Of Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-136.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Fair Value Adjustment Of Debt</t>
+          <t>Fair Value Adjustment Of Debt (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+1650.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>4,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-6,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-12,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>148,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>146,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments For Additions And Improvements To Real Estate</t>
+          <t>Payments For Additions And Improvements To Real Estate (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-10,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-9,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-10,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-8,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Distributions Payable To Real Estate Partnerships</t>
+          <t>Distributions Payable To Real Estate Partnerships (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-2,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Proceeds From Distributions Received From Real Estate Partnerships</t>
+          <t>Proceeds From Distributions Received From Real Estate Partnerships (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-21,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-467,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+95.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accretion Of Liability</t>
+          <t>Accretion Of Liability (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Derivative Valuation Adjustment</t>
+          <t>Derivative Valuation Adjustment (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>263,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>577,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-227,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-195,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments Of Mortgage Loans And Notes Payable</t>
+          <t>Payments Of Mortgage Loans And Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Proceeds From Issuance Of General Partners Units (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
@@ -2986,88 +2986,88 @@
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-2,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-3,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments For Redemption Of Operating Partnership Units</t>
+          <t>Payments For Redemption Of Operating Partnership Units (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
@@ -3082,418 +3082,418 @@
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-6,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-5845.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-121,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-119,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-127,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>259,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-149.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+88.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-33,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders In Operating Partnership</t>
+          <t>Payments To Minority Shareholders In Operating Partnership (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Debt Repayments (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>34,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>32,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-61,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+98.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>9,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>15,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-39.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1298675/000129867526000018/cube-20260331x10q.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>