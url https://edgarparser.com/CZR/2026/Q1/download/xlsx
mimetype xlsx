--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1834,51 +1834,51 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>2,138</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>-0.9%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1590895/000159089526000016/czr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current) (Q)</t>
+          <t>Deferred Revenue (Current) (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1590895/000159089526000016/czr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">