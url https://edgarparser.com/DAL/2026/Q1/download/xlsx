--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1930,51 +1930,51 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>752</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>+11.3%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/27904/000002790426000022/dal-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current) (Q)</t>
+          <t>Deferred Revenue (Current) (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/27904/000002790426000022/dal-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
@@ -2250,51 +2250,51 @@
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>3,117</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>-0.1%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/27904/000002790426000022/dal-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent (Q)</t>
+          <t>Contract With Customer Liability Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/27904/000002790426000022/dal-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">