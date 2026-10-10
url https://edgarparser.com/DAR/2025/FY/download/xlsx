--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1514,51 +1514,51 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>37,579</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>-55.6%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/916540/000091654026000008/dar-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accounts Receivable (Q)</t>
+          <t>Accounts Receivable (INSTANT)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/916540/000091654026000008/dar-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
@@ -2346,51 +2346,51 @@
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>5,606,181</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>-2.1%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/916540/000091654026000008/dar-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/916540/000091654026000008/dar-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">