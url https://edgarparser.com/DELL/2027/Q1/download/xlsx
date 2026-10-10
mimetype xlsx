--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -410,2772 +410,2196 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F85"/>
+  <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q1 2027</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2026</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>43,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>23,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+87.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>36,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>18,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+95.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>7,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>4,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+57.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>3,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>4,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>3,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>3,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+213.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+456.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>3,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+264.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+332.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>3,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+256.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>5.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+281.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>5.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+282.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>3,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+255.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+129.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>3,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+256.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Expenses (Q)</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-240.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Other Expenses (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+3611.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>11,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>7,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+50.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>25,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>9,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+164.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Notes And Loans Receivable Net Current</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>8,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>5,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+53.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>15,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>7,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+103.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>9,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>12,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>70,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>42,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+64.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>6,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>6,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+56.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Notes And Loans Receivable Net Noncurrent</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>5,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>6,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>19,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>19,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>5,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>5,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>114,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>86,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>4,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Debt Current</t>
+          <t>Debt Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>7,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>4,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>45,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>25,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+78.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>8,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>6,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>13,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>13,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>74,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>50,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>23,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>23,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>14,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>12,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>3,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>116,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>89,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>31,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>28,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Common Stocks Including Additional Paid In Capital</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>9,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>8,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-16,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-10,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-54.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>6,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+1218.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-1,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>114,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>86,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Change in Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+117.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-322.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-8,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-1305.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Increase Decrease In Finance Receivables</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+1043.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-4,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-542.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Debt Repayments (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-3,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+115.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>11,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>4,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+158.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
-        <is>
-[...574 lines deleted...]
-      <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1571996/000157199626000030/dell-20260501.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>