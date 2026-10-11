--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1802,51 +1802,51 @@
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>891</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>+10.2%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022079/000102207925000218/dgx-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities (Q)</t>
+          <t>Deferred Tax Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1022079/000102207925000218/dgx-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">