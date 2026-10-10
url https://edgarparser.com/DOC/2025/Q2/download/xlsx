--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3522 +458,3522 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>529,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>546,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>148,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>140,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>15,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>7,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+101.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>694,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>695,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>75,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>74,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>265,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>283,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>276,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>273,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>20,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>26,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>10,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>7,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+31.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Impairments And Allowance For Credit Loss Reserves Recoveries Net</t>
+          <t>Impairments And Allowance For Credit Loss Reserves Recoveries Net (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+732.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>651,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>666,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>122,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-98.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-4,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>4,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-217.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-3,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>126,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-102.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>39,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>155,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-74.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-2,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-2,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+3325.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>39,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>152,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-74.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Attributable To Noncontrolling Entity</t>
+          <t>Income Loss From Continuing Operations Attributable To Noncontrolling Entity (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-7,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-6,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>31,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>146,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-78.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Participating Securities Distributed And Undistributed Earnings Loss Basic</t>
+          <t>Participating Securities Distributed And Undistributed Earnings Loss Basic (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+46.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>31,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>145,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-78.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-76.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-76.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>695,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>702,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>695,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>703,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>19,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>149,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-86.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-12,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>3,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-425.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>89,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>106,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>426,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>19,810,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>68,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>677,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>16,211,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-4,349,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>15,820,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>716,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>963,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>68,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>73,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>52,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>677,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Assets Held For Sale Not Part Of Disposal Group</t>
+          <t>Assets Held For Sale Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>45,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>928,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>738,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>11,223,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>9,041,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Bank Line Of Credit And Commercial Paper</t>
+          <t>Bank Line Of Credit And Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Loans Payable To Bank</t>
+          <t>Loans Payable To Bank (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,646,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>6,268,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>351,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Off Market Lease Unfavorable</t>
+          <t>Off Market Lease Unfavorable (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>166,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Liabilities Related To Assets Held For Sale Net</t>
+          <t>Liabilities Related To Assets Held For Sale Net (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>310,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability</t>
+          <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>965,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>20,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+1302.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-5,525,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-4,844,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Minority Interest In Joint Ventures</t>
+          <t>Minority Interest In Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>298,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>324,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Minority Interest In Preferred Unit Holders</t>
+          <t>Minority Interest In Preferred Unit Holders (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>340,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>335,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>638,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>659,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>694,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>700,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>12,763,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>12,859,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-5,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>7,928,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>8,757,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>8,566,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>9,417,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>19,810,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>20,179,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,027,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Land And Land Improvements</t>
+          <t>Land And Land Improvements (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2,930,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Depreciation And Amortization</t>
+          <t>Other Depreciation And Amortization (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>534,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>502,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>6,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>8,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>15,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>11,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+32.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-16,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-22,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Amortization Of Nonrefundable Entrance Fees And Above Below Market Lease Intangibles Net</t>
+          <t>Amortization Of Nonrefundable Entrance Fees And Above Below Market Lease Intangibles Net (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-67,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-58,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Including Discontinued Operations</t>
+          <t>Income Loss From Equity Method Investments Including Discontinued Operations (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-2,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+116.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>9,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>7,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>2,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>11,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-81.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>10,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-100.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Investments</t>
+          <t>Gain Loss On Sale Of Investments (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-1,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-125,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+98.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Insured Event Gain Loss</t>
+          <t>Insured Event Gain Loss (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>11,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-1,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+999.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-5,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-520.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Receivable And Other Operating Assets</t>
+          <t>Increase Decrease In Accounts Receivable And Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>30,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>19,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>34,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>5,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+512.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>642,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>468,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Real Estate</t>
+          <t>Payments To Acquire Other Real Estate (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-37,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-324,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-229,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments For Leasing Costs Commissions And Tenant Improvements</t>
+          <t>Payments For Leasing Costs Commissions And Tenant Improvements (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-48,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-53,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>5,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>369,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-98.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Subsidiaries And Affiliates</t>
+          <t>Payments To Acquire Interest In Subsidiaries And Affiliates (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-53,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-37,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Distributions In Excess Of Earnings From Unconsolidated Joint Ventures</t>
+          <t>Distributions In Excess Of Earnings From Unconsolidated Joint Ventures (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>15,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>15,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Settlement Investing Activities</t>
+          <t>Proceeds From Insurance Settlement Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>4,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-59.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Principal Repayments On Loans And Leases Held For Investment</t>
+          <t>Proceeds From Principal Repayments On Loans And Leases Held For Investment (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>67,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>86,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable And Other</t>
+          <t>Payments To Acquire Loans Receivable And Other (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-65,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-12,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-447.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-440,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>89,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-591.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>6,733,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>3,146,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+114.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-6,108,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-3,841,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-59.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Bank Debt</t>
+          <t>Proceeds From Bank Debt (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>494,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Repayments Of Bank Debt</t>
+          <t>Repayments Of Bank Debt (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-805,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-1,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-40938.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments Of Debt Extinguishment Costs</t>
+          <t>Payments Of Debt Extinguishment Costs (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-1,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-5,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+72.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Or Sale Of Equity</t>
+          <t>Proceeds From Issuance Or Sale Of Equity (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-97,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-170,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+43.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-425,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-375,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-19,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-70,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+72.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>5,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+49650.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-222,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-568,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+60.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>2,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>4,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-57.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>128,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>120,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-21,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-9,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-116.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>163,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>159,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/765880/000162828025036063/peak-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>