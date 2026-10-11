--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1674,51 +1674,51 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>898</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>+23.6%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/936340/000093634025000223/dte-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss Current (Q)</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss Current (INSTANT)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/936340/000093634025000223/dte-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
@@ -3146,51 +3146,51 @@
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/936340/000093634025000223/dte-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/936340/000093634025000223/dte-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">