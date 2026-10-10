--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1442 +458,1442 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Regulated And Unregulated Operating Revenue</t>
+          <t>Regulated And Unregulated Operating Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>7,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>7,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Unregulated Operating Revenue</t>
+          <t>Unregulated Operating Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Maintenance Operations And Other Costs And Expenses</t>
+          <t>Utilities Operating Expense Maintenance Operations And Other Costs And Expenses (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Cost Depreciation Amortization And Depletion</t>
+          <t>Cost Depreciation Amortization And Depletion (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Taxes Excluding Income And Excise Taxes</t>
+          <t>Taxes Excluding Income And Excise Taxes (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Impairment Of Assets And Other Charges Reversals</t>
+          <t>Impairment Of Assets And Other Charges Reversals (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-93.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>5,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>5,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+133.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+90.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Regulated Operating Revenue Electric Non Nuclear</t>
+          <t>Regulated Operating Revenue Electric Non Nuclear (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>6,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>6,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Regulated Operating Revenue Gas</t>
+          <t>Regulated Operating Revenue Gas (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Revenue</t>
+          <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+542.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-76.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>7,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>7,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accounts And Other Receivables Net Current</t>
+          <t>Accounts And Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-99.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Public Utilities Inventory</t>
+          <t>Public Utilities Inventory (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>4,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>4,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Regulatory Assets Current</t>
+          <t>Regulatory Assets Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+129.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>12,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>12,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Notes Receivable Fair Value Disclosure (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -1930,1016 +1930,1016 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>19,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>19,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Regulatory Assets Noncurrent</t>
+          <t>Regulatory Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>14,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Decommissioning Fund Investments</t>
+          <t>Decommissioning Fund Investments (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>12,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>10,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Investments And Other Noncurrent Assets</t>
+          <t>Investments And Other Noncurrent Assets (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>50,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>48,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>189,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>181,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Plant In Service</t>
+          <t>Public Utilities Property Plant And Equipment Plant In Service (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>186,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>177,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Accumulated Depreciation</t>
+          <t>Public Utilities Property Plant And Equipment Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-59,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-57,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Net</t>
+          <t>Public Utilities Property Plant And Equipment Net (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>126,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>120,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>3,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>3,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Taxes Payable Current</t>
+          <t>Taxes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>5,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+115.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Current</t>
+          <t>Asset Retirement Obligation Current (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Regulatory Liability Current</t>
+          <t>Regulatory Liability Current (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-77.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>18,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>15,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>78,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>76,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Other Tax Liabilities Noncurrent</t>
+          <t>Deferred Income Taxes And Other Tax Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>11,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>10,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>9,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Regulatory Liability Noncurrent</t>
+          <t>Regulatory Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>15,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>14,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Other Operating Lease Liability Noncurrent</t>
+          <t>Other Operating Lease Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Liabilities Other Than Longterm Debt Noncurrent</t>
+          <t>Liabilities Other Than Longterm Debt Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>40,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>38,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Accumulated Deferred Investment Tax Credit</t>
+          <t>Accumulated Deferred Investment Tax Credit (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Deferred Credits And Other Liabilities</t>
+          <t>Deferred Credits And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
@@ -2954,290 +2954,290 @@
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>45,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>45,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>4,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+57.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>50,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1,139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>52,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>50,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>189,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>181,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Members Capital (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -3274,930 +3274,930 @@
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>3,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>3,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity</t>
+          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Other Assets</t>
+          <t>Gain Loss On Sale Of Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Gain Loss From Equity Method Investments Without O T T I</t>
+          <t>Gain Loss From Equity Method Investments Without O T T I (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+42.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+131.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Cash Paid To Settle</t>
+          <t>Asset Retirement Obligation Cash Paid To Settle (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+378.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Increase Decrease In Accounts Receivable Related Parties (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+198.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-148.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-359.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Increase Decrease In Accounts Payable Related Parties (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Taxes Payable</t>
+          <t>Increase Decrease In Accrued Taxes Payable (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+89.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets</t>
+          <t>Increase Decrease In Other Noncurrent Assets (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-124.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-68.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>5,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>5,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Discontinued Operation Gain Loss On Disposal Of Discontinued Operation Net Of Tax</t>
+          <t>Discontinued Operation Gain Loss On Disposal Of Discontinued Operation Net Of Tax (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+818.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-6,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-6,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (YTD)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-3,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-2,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-51.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collections Of Investments</t>
+          <t>Proceeds From Sale Maturity And Collections Of Investments (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>3,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>2,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+52.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Proceeds Payments From Collection Or Advance To Affiliate (YTD)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-6,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-6,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested</t>
+          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested (YTD)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>4,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>6,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-1,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-2,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Proceeds From Repayments Of Related Party Debt (YTD)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -4266,322 +4266,322 @@
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+98.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>1,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>1,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Other Repaymentsof Shortterm Debt Maturingin Morethan Three Months</t>
+          <t>Other Repaymentsof Shortterm Debt Maturingin Morethan Three Months (YTD)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+99.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Proceeds From Repayments Of Short Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends</t>
+          <t>Payments Of Ordinary Dividends (YTD)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-1,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-1,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>1,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>1,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-83.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616025000168/duk-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>