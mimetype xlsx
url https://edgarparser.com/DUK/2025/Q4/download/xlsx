--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1546,51 +1546,51 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>+13.5%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Assets Current (Q)</t>
+          <t>Other Assets Current (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
@@ -1674,51 +1674,51 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>1,889</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>-99.2%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current (Q)</t>
+          <t>Other Receivables Net Current (INSTANT)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
@@ -2378,51 +2378,51 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>5,436</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>-3.9%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Notes Payable (Q)</t>
+          <t>Notes Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
@@ -2634,51 +2634,51 @@
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>19,357</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>+8.7%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current) (Q)</t>
+          <t>Deferred Revenue (Current) (INSTANT)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
@@ -3050,83 +3050,83 @@
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>1,551</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>+21.8%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Preferred Stock Value (Q)</t>
+          <t>Preferred Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Members Capital (Q)</t>
+          <t>Members Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
@@ -3210,51 +3210,51 @@
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>45,494</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>+0.3%</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Members Equity (Q)</t>
+          <t>Members Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1326160/000132616026000014/duk-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">