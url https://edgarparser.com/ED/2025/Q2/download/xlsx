--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1506 +458,1506 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>3,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>3,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>3,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+50.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+54.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+600.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>0.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>0.58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>0.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>0.58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>360.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>345.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>361.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>347.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>6,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>6,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>53,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>50,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>10,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>9,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>71,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>67,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Commercial Paper</t>
+          <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-50.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>5,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>6,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>23,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>21,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>71,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>67,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+87.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-175.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (YTD)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>-61</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+185.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+121.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-133.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-2,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-2,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (YTD)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+95.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-98.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-4625.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Unpaid Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1047862/000104786225000069/ed-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>