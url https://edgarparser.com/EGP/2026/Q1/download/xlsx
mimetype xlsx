--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2786 +458,2786 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>190,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>172,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Operating Income</t>
+          <t>Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-98.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>190,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>174,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>50,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>46,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>55,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>52,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>7,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>7,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Cost Of Operating Revenue</t>
+          <t>Other Cost Of Operating Revenue (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>113,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>107,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-9,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-8,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal</t>
+          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>24,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Nonoperating Income</t>
+          <t>Other Nonoperating Income (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+375.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>94,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>59,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+59.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>94,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>59,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+59.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-6,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+128.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>96,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>52,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+84.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>53,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>51,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>53,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>52,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>31,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>20,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5,490,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>5,107,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>34,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Rental Properties</t>
+          <t>Rental Properties (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>6,063,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>5,565,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>698,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>686,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>6,762,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>6,251,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-1,608,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-1,456,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5,153,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Real Estate Heldforsale</t>
+          <t>Real Estate Heldforsale (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>6,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>7,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>296,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>284,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>169,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>177,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,913,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,762,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,615,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,453,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-2,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>-3,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+29.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,611,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>134,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>131,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,014,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>3,746,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-447,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-417,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>10,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>15,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,576,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>3,344,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+34.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3,576,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>3,345,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5,490,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>5,107,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Common Stock Par Or Stated Value Per Share</t>
+          <t>Common Stock Par Or Stated Value Per Share (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized</t>
+          <t>Common Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>70,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>70,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued</t>
+          <t>Common Stock Shares Issued (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>53,755,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>52,265,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Common Stock Shares Outstanding</t>
+          <t>Common Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>53,755,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>52,265,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Excess Shares Par Value</t>
+          <t>Excess Shares Par Value (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Excess Stock Shares Authorized</t>
+          <t>Excess Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>30,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>30,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>94,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>59,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+59.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>55,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>52,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-24,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Gain Loss On Condemnation</t>
+          <t>Gain Loss On Condemnation (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-1,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-1,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Assets</t>
+          <t>Increase Decrease In Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>9,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+5714.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>18,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-76.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>142,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>133,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-45,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-56,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Payments To Acquire Commercial Real Estate</t>
+          <t>Payments To Acquire Commercial Real Estate (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-38,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-15,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-19,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>36,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Payments For Lease Commissions</t>
+          <t>Payments For Lease Commissions (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-7,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-11,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+35.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Settlement Investing Activities</t>
+          <t>Proceeds From Insurance Settlement Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>3,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Construction Payables</t>
+          <t>Increase Decrease In Construction Payables (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-4,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>7,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-165.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-59.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-72,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-76,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Proceeds From Unsecured Lines Of Credit</t>
+          <t>Proceeds From Unsecured Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>111,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>12,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+799.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-130,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-12,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-951.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+79.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends</t>
+          <t>Payments Of Ordinary Dividends (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-83,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-73,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>69,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>72,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments Of Stock Issuance Costs</t>
+          <t>Payments Of Stock Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-596.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-6,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-4,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-47.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-39,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-54,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>4,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+49.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Interest Paid Capitalized</t>
+          <t>Interest Paid Capitalized (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>5,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>5,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Construction In Progress Expenditures Incurred But Not Yet Paid</t>
+          <t>Construction In Progress Expenditures Incurred But Not Yet Paid (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>10,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>22,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-55.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>7,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>11,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-38.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Capital Lease Obligations Incurred</t>
+          <t>Capital Lease Obligations Incurred (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>8,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>9,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Liabilities Assumed1</t>
+          <t>Liabilities Assumed1 (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>84,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>74,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>30,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>2,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+916.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>31,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>20,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/49600/000004960026000029/egp-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>