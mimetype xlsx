--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2058,51 +2058,51 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>85,579</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>+9.9%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/827052/000082705226000012/eix-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets (Q)</t>
+          <t>Deferred Tax Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/827052/000082705226000012/eix-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
@@ -2474,51 +2474,51 @@
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>8,439</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>+24.8%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/827052/000082705226000012/eix-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current) (Q)</t>
+          <t>Deferred Revenue (Current) (INSTANT)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/827052/000082705226000012/eix-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
@@ -2858,51 +2858,51 @@
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>35,583</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>+6.8%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/827052/000082705226000012/eix-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent (Q)</t>
+          <t>Contract With Customer Liability Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/827052/000082705226000012/eix-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
@@ -3018,51 +3018,51 @@
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>6,353</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>+0.1%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/827052/000082705226000012/eix-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital (Q)</t>
+          <t>Additional Paid-In Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/827052/000082705226000012/eix-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">