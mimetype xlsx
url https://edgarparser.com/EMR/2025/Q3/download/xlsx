--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1866,51 +1866,51 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>1,088</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>+3.4%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/32604/000003260425000076/emr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Commercial Paper (Q)</t>
+          <t>Commercial Paper (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/32604/000003260425000076/emr-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">