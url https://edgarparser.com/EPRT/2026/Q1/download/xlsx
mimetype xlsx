--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3170 +458,3170 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Lease Income</t>
+          <t>Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>149,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>121,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income On Loans And Direct Financing Lease Receivables</t>
+          <t>Interest Income On Loans And Direct Financing Lease Receivables (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>8,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>7,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+2005.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>158,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>129,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>12,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>11,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Cost Of Property Repairs And Maintenance</t>
+          <t>Cost Of Property Repairs And Maintenance (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>43,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>34,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>16,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>5,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+186.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Credit Loss Expense Reversal</t>
+          <t>Financing Receivable Excluding Accrued Interest Credit Loss Expense Reversal (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+1313.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>74,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>54,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>5,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>4,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>89,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>79,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-29,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-23,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Income Other</t>
+          <t>Interest Income Other (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>60,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>56,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>59,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>56,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>59,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>56,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>210,177,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>188,460,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>0.28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>212,064,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>190,955,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>0.28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>68,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>33,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+102.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>9,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-18,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+154.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>151,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>123,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>59,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>55,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>15,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>47,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-67.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>7,153,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>6,056,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>12.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>8.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Finite Lived Intangible Assets Gross Excluding Real Estate Held For Sale</t>
+          <t>Finite Lived Intangible Assets Gross Excluding Real Estate Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>113,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>98,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Real Estate Investments At Cost</t>
+          <t>Real Estate Investments At Cost (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>7,059,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>5,950,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation And Amortization</t>
+          <t>Real Estate Investment Property Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>-653,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>-510,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-28.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Real Estate Investments Net</t>
+          <t>Real Estate Investments Net (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>6,406,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>5,440,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Net Investments In Real Estate Related Assets</t>
+          <t>Net Investments In Real Estate Related Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>6,871,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>5,798,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Restricted Cash</t>
+          <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Straight Line Rent Receivable Net</t>
+          <t>Straight Line Rent Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>211,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>153,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+37.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Derivative Assets</t>
+          <t>Derivative Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>7,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>17,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-59.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>46,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>39,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>67,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>58,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2,756,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,233,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,630,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,130,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>447,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>354,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,725,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,722,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>787,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>396,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+98.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Finite Lived Intangible Liabilities Net</t>
+          <t>Finite Lived Intangible Liabilities Net (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>13,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>10,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Derivative Instruments And Hedges Liabilities</t>
+          <t>Derivative Instruments And Hedges Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>17,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>20,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accrued Liabilities And Other Liabilities</t>
+          <t>Accrued Liabilities And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>44,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>25,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+71.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>4,524,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>3,940,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-124,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-121,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-12,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-5,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-129.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4,389,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>3,814,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>7,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>8,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4,397,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>3,823,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>7,153,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>6,056,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Land And Land Improvements</t>
+          <t>Land And Land Improvements (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,304,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,949,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>4,560,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>3,796,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Incentive To Lessee</t>
+          <t>Incentive To Lessee (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>23,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>18,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Construction In Progress Gross</t>
+          <t>Construction In Progress Gross (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>57,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>88,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Real Estate Heldforsale</t>
+          <t>Real Estate Heldforsale (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>18,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>3,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+428.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Depreciation And Lease Intangible Amortization</t>
+          <t>Depreciation And Lease Intangible Amortization (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>43,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>34,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Amortization Of Incentive From Lessor</t>
+          <t>Amortization Of Incentive From Lessor (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Amortization Of Above Or Below Market Leases And Right Of Use Assets Net</t>
+          <t>Amortization Of Above Or Below Market Leases And Right Of Use Assets Net (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-81.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Financing Costs And Other Non Cash Interest Expense</t>
+          <t>Amortization Of Deferred Financing Costs And Other Non Cash Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-16,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-12,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>4,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>3,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Adjustment To Rental Revenue For Tenant Credit</t>
+          <t>Adjustment To Rental Revenue For Tenant Credit (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-10,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-1,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-902.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-9,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+131.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>99,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>77,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>41,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>33,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>9,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>22,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-56.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans And Direct Finance Lease Receivables</t>
+          <t>Proceeds From Collection Of Loans And Direct Finance Lease Receivables (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>6,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>2,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+127.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-52,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-3,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-1309.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Deposits On Real Estate Acquisitions</t>
+          <t>Payments For Proceeds From Deposits On Real Estate Acquisitions (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-2,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+97.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate Held For Investment</t>
+          <t>Payments To Acquire Real Estate Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-310,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-265,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments For Investment In Construction In Progress</t>
+          <t>Payments For Investment In Construction In Progress (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-25,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-36,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-372,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-284,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Reclassification From Construction In Progress Upon Project Completion</t>
+          <t>Reclassification From Construction In Progress Upon Project Completion (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>17,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>100,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-82.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Transfer To From Investments</t>
+          <t>Transfer To From Investments (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-134.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>9,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-18,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+154.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Non Cash Accrued Follow On Offering And Debt Issuance Costs</t>
+          <t>Non Cash Accrued Follow On Offering And Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Proceeds From Long Term Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>290,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>155,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+87.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-190,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-155,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-8,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-6,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>192,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>278,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments Of Stock Issuance Costs</t>
+          <t>Payments Of Stock Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-65,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-55,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>219,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>208,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>25,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>25,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-75.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-54,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>2,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-2776.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>16,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>47,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-65.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1728951/000172895126000029/eprt-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>