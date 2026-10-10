--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,4290 +458,4290 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Derivative Gain Loss On Derivative Net</t>
+          <t>Derivative Gain Loss On Derivative Net (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Investment Income Loss</t>
+          <t>Other Investment Income Loss (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Credit And Intent To Sell Losses On Available For Sale Debt Securities And Loans</t>
+          <t>Credit And Intent To Sell Losses On Available For Sale Debt Securities And Loans (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Gain Loss On Other Investments Net</t>
+          <t>Gain Loss On Other Investments Net (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-157.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Gains Loss On Investments And Disposition Of Business</t>
+          <t>Gains Loss On Investments And Disposition Of Business (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-107.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Investment Management And Service Fees</t>
+          <t>Investment Management And Service Fees (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>4,230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>4,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-49.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefit Remeasurement Gain Loss</t>
+          <t>Liability For Future Policy Benefit Remeasurement Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+550.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholders Account Balances</t>
+          <t>Interest Credited To Policyholders Account Balances (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Insurance Commissions</t>
+          <t>Insurance Commissions (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost Amortization Expense Net Investment Gains Losses</t>
+          <t>Deferred Policy Acquisition Cost Amortization Expense Net Investment Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-57.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>3,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>4,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+409.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-550.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+387.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+885.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends And Other Adjustments</t>
+          <t>Preferred Stock Dividends And Other Adjustments (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+1138.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+1138.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>0.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+1250.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>0.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+1237.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>281.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>307.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>283.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>311.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-50.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-101.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>9,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>8,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>310,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Investments Fixed Maturities Fair Value Option Variable Interest Entity</t>
+          <t>Investments Fixed Maturities Fair Value Option Variable Interest Entity (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+39.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Equity Investments</t>
+          <t>Other Equity Investments (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>3,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>9,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>8,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>121,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cash And Securities Segregated Under Federal And Other Regulations</t>
+          <t>Cash And Securities Segregated Under Federal And Other Regulations (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-54.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers And Clearing Organizations</t>
+          <t>Receivables From Brokers Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>7,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>7,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Goodwill And Other Intangible Assets Net</t>
+          <t>Goodwill And Other Intangible Assets Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>5,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables On Paid Losses</t>
+          <t>Reinsurance Recoverables On Paid Losses (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>20,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Purchased Market Risk Benefits</t>
+          <t>Purchased Market Risk Benefits (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>5,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Asset Amount</t>
+          <t>Market Risk Benefit Asset Amount (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>130,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>3,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>4,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>308,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>78,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>77,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>22,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>20,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Trading Securities Debt</t>
+          <t>Trading Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Policyholder Contract Deposits</t>
+          <t>Policyholder Contract Deposits (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>132,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>9,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>17,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Payables To Customers</t>
+          <t>Payables To Customers (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Reinsurance Payable</t>
+          <t>Reinsurance Payable (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Notes Issued By Consolidated Variable Interest Entity Fair Value Option</t>
+          <t>Notes Issued By Consolidated Variable Interest Entity Fair Value Option (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+46.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>6,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>130,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Preferred Stock And Additional Paid In Capital Value Issued</t>
+          <t>Preferred Stock And Additional Paid In Capital Value Issued (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>2,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-5,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-4,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>8,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-6,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>4,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>310,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Mortgages Held For Sale Fair Value Disclosure</t>
+          <t>Mortgages Held For Sale Fair Value Disclosure (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Loans Insurance Policy</t>
+          <t>Loans Insurance Policy (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>4,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-57.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+34.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+157.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Investment Net Realized And Unrealized Gain Loss On Trading Securities</t>
+          <t>Net Investment Net Realized And Unrealized Gain Loss On Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+3000.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Income Loss Due To Novation In Pre Tax Net Income</t>
+          <t>Income Loss Due To Novation In Pre Tax Net Income (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-97.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Employee Related Liabilities</t>
+          <t>Increase Decrease In Employee Related Liabilities (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Other Depreciation Amortization And Accretion</t>
+          <t>Other Depreciation Amortization And Accretion (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Equity Income Loss From Limited Partnerships</t>
+          <t>Equity Income Loss From Limited Partnerships (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Broker Dealer Related Receivables Payables Net</t>
+          <t>Increase Decrease In Broker Dealer Related Receivables Payables Net (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-106.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Recoverable</t>
+          <t>Increase Decrease In Reinsurance Recoverable (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-150.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Cash And Securities Segregated Under Federal And Other Regulations</t>
+          <t>Increase Decrease In Cash And Securities Segregated Under Federal And Other Regulations (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+154.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Future Policy Benefit Reserves</t>
+          <t>Increase Decrease In Future Policy Benefit Reserves (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-364.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-683.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+697.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+215.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>2,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>4,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-38.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity At Fair Value Using Fair Value Option</t>
+          <t>Proceeds From Sale And Maturity At Fair Value Using Fair Value Option (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+39.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Trading Securities Heldforinvestment</t>
+          <t>Proceeds From Sale And Maturity Of Trading Securities Heldforinvestment (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Short Term Investments</t>
+          <t>Proceeds From Sale Of Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-91.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+63.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-5,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-4,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments To Acquire Fixed Maturities At Fair Value Using Fair Value Option</t>
+          <t>Payments To Acquire Fixed Maturities At Fair Value Using Fair Value Option (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Loans At Fair Value Using The Fair Value Option</t>
+          <t>Payments To Acquire Mortgage Loans At Fair Value Using The Fair Value Option (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Acquire Trading Securities Heldforinvestment</t>
+          <t>Payments To Acquire Trading Securities Heldforinvestment (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+83.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Investment In Capitalized Software Leasehold Improvements And E D P Equipment</t>
+          <t>Investment In Capitalized Software Leasehold Improvements And E D P Equipment (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+34.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-2,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-1,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-146.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-53.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Annuities And Investment Certificates</t>
+          <t>Proceeds From Annuities And Investment Certificates (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>5,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>6,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Repayments Of Annuities And Investment Certificates</t>
+          <t>Repayments Of Annuities And Investment Certificates (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-4,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-2,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-94.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Annuities And Investment Certificates Transfer To From Separate Accounts</t>
+          <t>Annuities And Investment Certificates Transfer To From Separate Accounts (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments Of Market Risk Benefits</t>
+          <t>Payments Of Market Risk Benefits (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Proceeds From Repayments Of Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Increase Decrease In Collateralized Pledged Assets</t>
+          <t>Increase Decrease In Collateralized Pledged Assets (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-9125.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Increase Decrease In Collateralized Pledged Liabilities</t>
+          <t>Increase Decrease In Collateralized Pledged Liabilities (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-2,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+70.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Proceeds From Collateralized Loan Obligations</t>
+          <t>Proceeds From Collateralized Loan Obligations (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Repayments Of Collateralized Loan Obligations</t>
+          <t>Repayments Of Collateralized Loan Obligations (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+70.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt Consolidated Variable Interest Entity</t>
+          <t>Proceeds From Issuance Of Debt Consolidated Variable Interest Entity (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+71.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Repayments Of Issuance Of Debt Consolidated Variable Interest Entity</t>
+          <t>Repayments Of Issuance Of Debt Consolidated Variable Interest Entity (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Purchase Of Noncontrolling Interests For Share Based Compensation Plan</t>
+          <t>Purchase Of Noncontrolling Interests For Share Based Compensation Plan (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+76.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+43.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Payments To Redemptions From Noncontrolling Interests</t>
+          <t>Payments To Redemptions From Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>-130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Increase Decrease In Securities Lending Payable</t>
+          <t>Increase Decrease In Securities Lending Payable (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-1322.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-583.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>-96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>2,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-104.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>-146.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>-2,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>1,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>-313.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>9,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>8,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1333986/000133398626000025/eqh-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>