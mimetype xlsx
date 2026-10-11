--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1898,51 +1898,51 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>+3.9%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1101239/000110123925000029/eqix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1101239/000110123925000029/eqix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
@@ -2090,51 +2090,51 @@
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>14,454</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>+25.0%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1101239/000110123925000029/eqix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1101239/000110123925000029/eqix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">