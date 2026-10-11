--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -410,2516 +410,2036 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F77"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>8,644,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>5,273,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,532,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,915,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>5,394,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>4,588,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Gross Profit (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>380,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>336,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>3,249,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>685,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+374.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>438,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>454,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-4,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-25,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+81.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2,977,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>264,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+1027.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>651,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>22,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+2852.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2,325,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>242,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+860.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2,039,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>230,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+784.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2,039,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>230,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+783.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>0.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+640.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>3.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>0.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+635.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>611,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>509,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>615,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>514,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2,039,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>230,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+784.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments (FY)</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>286,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>11,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+2382.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>23,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>24,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>110,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>202,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,457,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1,132,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Derivative Fair Value Of Derivative Asset</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>202,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>143,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+41.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Taxes Receivable</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>27,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>97,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-71.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Prepaid Expenses Other Assets And Margin Requirements With Counterparties Current</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>96,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>139,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,895,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,714,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>59,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>52,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>33,557,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>31,747,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>200,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>215,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,062,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2,079,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>446,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>455,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>41,792,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>39,830,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>74,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>60,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>48,472,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>44,505,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>14,914,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>12,757,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>3,630,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>3,617,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>507,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>320,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+58.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,367,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,177,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Derivative Fair Value Of Derivative Liability</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>137,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>446,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-69.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>137,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>167,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>335,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>349,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2,484,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>2,461,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>6,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>24,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-74.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,472,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2,851,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations And Other Liabilities Noncurrent</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,182,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,236,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>14,432,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>15,552,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>7,800,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>9,324,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>7,293,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>9,003,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>27,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>29,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long Term Line Of Credit</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>360,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>150,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+140.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>6,933,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>8,853,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>19,517,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>18,014,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4,237,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,585,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-2,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-2,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>23,752,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>20,597,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>3,607,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>3,680,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>27,360,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>24,278,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>41,792,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>39,830,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2,600,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,162,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
-        <is>
-[...478 lines deleted...]
-      <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/33213/000003321326000018/eqt-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>