--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,386 +458,386 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,011,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>989,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>845,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>838,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>166,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>151,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Net Investment Income And Income Loss From Equity Method Investments</t>
+          <t>Net Investment Income And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>23,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>19,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Gain Loss</t>
+          <t>Debt And Equity Securities Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-252.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Debt Securities And Financing Receivables Impairment Loss Recoveries</t>
+          <t>Debt Securities And Financing Receivables Impairment Loss Recoveries (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Investment Income Nonoperating</t>
+          <t>Investment Income Nonoperating (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>22,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>19,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>3,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-63.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>190,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>174,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>39,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>36,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>150,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>138,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -970,98 +970,98 @@
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>138,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>143,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-12,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>5,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-334.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1194,2146 +1194,2146 @@
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>268,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>260,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities Current</t>
+          <t>Available For Sale Securities Debt Securities Current (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>53,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>52,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Restricted Investments Current</t>
+          <t>Restricted Investments Current (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>743,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>719,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>79,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>78,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>14,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>10,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,160,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,122,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities Noncurrent</t>
+          <t>Available For Sale Securities Debt Securities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,296,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,047,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Equity Securities F V N I Noncurrent</t>
+          <t>Equity Securities F V N I Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>67,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>81,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Restricted Investments Noncurrent</t>
+          <t>Restricted Investments Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>54,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Notes And Loans Receivable Net Noncurrent</t>
+          <t>Notes And Loans Receivable Net Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>102,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>85,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Defined Benefit Plan Assets For Plan Benefits Noncurrent</t>
+          <t>Defined Benefit Plan Assets For Plan Benefits Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>66,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>57,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>48,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>47,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>3,376,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2,968,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Finite Lived Intangible Assets And Property Plant And Equipment Net</t>
+          <t>Finite Lived Intangible Assets And Property Plant And Equipment Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>579,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>513,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accrued Sales Commission Current</t>
+          <t>Accrued Sales Commission Current (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>440,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>429,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Agent Incentive Compensation Payable Current</t>
+          <t>Agent Incentive Compensation Payable Current (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>58,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>42,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+38.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>229,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>210,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Dividends Payable Current</t>
+          <t>Dividends Payable Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>68,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>63,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>47,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>44,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Current</t>
+          <t>Deferred Compensation Liability Current (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>6,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>9,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deposits Received For Securities Loaned At Carrying Value</t>
+          <t>Deposits Received For Securities Loaned At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>49,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>12,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+290.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>899,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>812,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Defined Benefit Pension Plan Liabilities Noncurrent</t>
+          <t>Defined Benefit Pension Plan Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>34,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>26,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>22,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>21,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Classified Noncurrent</t>
+          <t>Deferred Compensation Liability Classified Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>24,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>22,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>19,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>3,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+439.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>22,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>14,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+58.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,023,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>900,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>16,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>16,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-64,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-42,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3,545,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>3,237,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Stockholders Equity Before Treasury Stock</t>
+          <t>Stockholders Equity Before Treasury Stock (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>3,499,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>3,213,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-1,171,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-1,169,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock Issued Stock Trust</t>
+          <t>Common Stock Issued Stock Trust (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>25,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>23,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2,353,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2,067,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>3,376,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,968,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Agency Management Fees Received</t>
+          <t>Proceeds From Insurance Agency Management Fees Received (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>802,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>760,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Administrative Services Reimbursements Received</t>
+          <t>Administrative Services Reimbursements Received (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>199,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>221,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Fees Received</t>
+          <t>Proceeds From Fees Received (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>6,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Proceeds From Interest And Dividends Received And Equity Method Investment Dividends Or Distributions</t>
+          <t>Proceeds From Interest And Dividends Received And Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>22,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>19,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Payments For Commissions</t>
+          <t>Payments For Commissions (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-389,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-370,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Payment For Agent Incentive Compensation</t>
+          <t>Payment For Agent Incentive Compensation (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-134,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-79,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-69.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments To Employees</t>
+          <t>Payments To Employees (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-76,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-79,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Pension Contributions And Payments For Other Labor Related Expenses</t>
+          <t>Pension Contributions And Payments For Other Labor Related Expenses (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-65,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-60,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Payments For Other Operating Activities</t>
+          <t>Payments For Other Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-69,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-81,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Administrative Services Expenses Paid</t>
+          <t>Administrative Services Expenses Paid (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-204,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-218,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-135.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>91,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>118,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-187,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-131,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-42.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-3,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-6,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>106,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>34,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+207.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>39,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>34,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>4,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>11,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-63.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-37,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-29,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-14,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-12,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans Receivable</t>
+          <t>Proceeds From Collection Of Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>2,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-88,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-97,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-68,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-63,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Securities Lending Payable</t>
+          <t>Increase Decrease In Securities Lending Payable (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-12,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>5,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-337.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-80,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-58,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Fixed Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Fixed Assets Acquired1 (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+83.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>1,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-77,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-38,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-103.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/922621/000162828026026866/erie-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>