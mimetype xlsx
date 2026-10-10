--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,930 +458,930 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,220,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,063,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Purchased Power Purchased Transmission And Fuel Used</t>
+          <t>Utilities Operating Expense Purchased Power Purchased Transmission And Fuel Used (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,049,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>917,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Maintenance And Operations</t>
+          <t>Utilities Operating Expense Maintenance And Operations (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>518,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>510,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>395,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>366,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Amortization Of Regulatory Asset Liabilities (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Energy Efficiency Programs</t>
+          <t>Energy Efficiency Programs (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>173,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>148,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Taxes Excluding Income And Excise Taxes</t>
+          <t>Taxes Excluding Income And Excise Taxes (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>287,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>264,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,531,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,450,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>688,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>612,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>318,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>300,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>85,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>112,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>172,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-39,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+535.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-196,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>76,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-357.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Adjustment For Amortization</t>
+          <t>Adjustment For Amortization (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>108,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>243,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-55.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Equity Method Investment Other Than Temporary Impairment</t>
+          <t>Equity Method Investment Other Than Temporary Impairment (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>284,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>464,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-38.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>369,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-116,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+418.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>367,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-118,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+411.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>0.99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+400.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>0.99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+400.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>371,914,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>359,520,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>372,262,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>359,817,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Other Revenue</t>
+          <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-10.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-10.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>29.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>38.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>56.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>73.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>368,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>-116,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+415.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1418,152 +1418,152 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>3,225.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>3,067.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Other Expenses (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>259,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Assets Held For Sale Not Part Of Disposal Group Current</t>
+          <t>Assets Held For Sale Not Part Of Disposal Group Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>68,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
@@ -1578,162 +1578,162 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,656,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,562,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Receivables From Customers</t>
+          <t>Receivables From Customers (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>162,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>169,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Inventory Raw Materials And Supplies</t>
+          <t>Inventory Raw Materials And Supplies (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>528,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>564,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Regulatory Assets Current</t>
+          <t>Regulatory Assets Current (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,831,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,024,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Deposits Assets Current (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -1770,642 +1770,642 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>352,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>414,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>4,858,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>4,832,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Regulatory Assets Noncurrent</t>
+          <t>Regulatory Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4,838,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>4,993,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Assets Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,434,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,158,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>942,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>645,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+46.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Assets Noncurrent Other Than Noncurrent Investments And Property Plant And Equipment</t>
+          <t>Assets Noncurrent Other Than Noncurrent Investments And Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>13,799,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>11,828,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>61,702,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>58,573,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>3,571,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>4,526,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Marketable Securities (Non-Current)</t>
+          <t>Marketable Securities (Non-Current) (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>321,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>339,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Long Term Assets Held For Sale Noncurrent</t>
+          <t>Long Term Assets Held For Sale Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2,691,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Net</t>
+          <t>Public Utilities Property Plant And Equipment Net (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>43,044,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>41,911,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Notes Payable</t>
+          <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,517,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>759,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+99.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Notes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,140,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Rate Reduction Bonds Current</t>
+          <t>Rate Reduction Bonds Current (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>43,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>43,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,483,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,562,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Regulatory Liability Current</t>
+          <t>Regulatory Liability Current (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,064,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>722,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Accounts Payable Other Current (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>308,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>308,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Accrued Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -2442,1890 +2442,1890 @@
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>676,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>781,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>6,798,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>5,619,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Liabilities Held For Sale Not Part Of Disposal Group Current</t>
+          <t>Liabilities Held For Sale Not Part Of Disposal Group Current (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>57,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Offshore Wind Contingent Liability Current Portion</t>
+          <t>Offshore Wind Contingent Liability Current Portion (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>507,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>5,546,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>5,330,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Regulatory Liability Noncurrent</t>
+          <t>Regulatory Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>4,114,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>4,124,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>824,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>1,367,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Liabilities Other Than Longterm Debt Noncurrent</t>
+          <t>Liabilities Other Than Longterm Debt Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>11,585,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>11,458,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>26,854,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>598,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>510,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Liabilities Held For Sale Not Part Of Disposal Group Noncurrent</t>
+          <t>Liabilities Held For Sale Not Part Of Disposal Group Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>405,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>95,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>125,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Preferred Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Preferred Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>155,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>155,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Rate Reduction Bonds</t>
+          <t>Rate Reduction Bonds (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>280,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>324,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>9,916,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>9,263,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>4,366,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>4,118,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-23,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-28,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>16,028,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>15,044,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>61,702,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>58,573,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Common Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1,914,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>1,866,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-145,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-175,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>15,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>343,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-95.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>59,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>55,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Expense</t>
+          <t>Pension And Other Postretirement Benefit Expense (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-60,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-54,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Regulatory Assets And Liabilities</t>
+          <t>Increase Decrease In Regulatory Assets And Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>214,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-476,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+145.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Regulatory Assets Removal Costs Income</t>
+          <t>Regulatory Assets Removal Costs Income (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-201,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-202,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>90,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-77,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+217.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>25,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-177,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+114.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes Receivable</t>
+          <t>Increase Decrease In Income Taxes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>92,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>89,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-203,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-231,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-228,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-142,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-60.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>3,197,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1,517,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+110.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Contributions</t>
+          <t>Pension And Other Postretirement Benefit Contributions (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-2,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-5,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Amortization Including Amortization Of Regulatory Asset Liability</t>
+          <t>Amortization Including Amortization Of Regulatory Asset Liability (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>672,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>127,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+427.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Impairment Of Ongoing Project</t>
+          <t>Impairment Of Ongoing Project (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>284,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>464,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-38.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-1,833.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-1,188.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-54.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-3,175,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-3,291,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-3,292,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-3,323,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>256,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>146,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+75.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-242,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-133,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-81.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Investing Activities</t>
+          <t>Payment For Contingent Consideration Liability Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-141,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-929,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+99.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>10,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>22,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-52.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-816,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-745,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (YTD)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-5,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-5,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Proceeds From Contributions From Parent (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>2,040,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>4,400,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-53.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Repayments Of Rate Reduction Bonds</t>
+          <t>Repayments Of Rate Reduction Bonds (YTD)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-43,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-43,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Proceeds From Repayments Of Short Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-525,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-1,278,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-30,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-55,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+45.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>334,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>1,842,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-81.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>465,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>830,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-43.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-750,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-1,260,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>423.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>458.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>239,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>36,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+558.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>366,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>202,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+80.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72741/000162828025050033/es-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>