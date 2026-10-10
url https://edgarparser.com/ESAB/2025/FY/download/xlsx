--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2978 +458,2978 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,842,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,740,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,794,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,703,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,048,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,037,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>608,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>579,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Restructuring Charges</t>
+          <t>Restructuring Charges (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>27,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>10,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+171.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>412,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>447,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Income And Other Net</t>
+          <t>Interest Expense Income And Other Net (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>83,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>64,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>328,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>370,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>69,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>77,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>259,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>293,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-25,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-22,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>233,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>270,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-6,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-5,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>226,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>264,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>4.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>4.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Discontinued Operation Income Loss From Discontinued Operation Net Of Tax Per Basic Share</t>
+          <t>Discontinued Operation Income Loss From Discontinued Operation Net Of Tax Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-0.43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-0.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>4.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Discontinued Operation Income Loss From Discontinued Operation Net Of Tax Per Diluted Share</t>
+          <t>Discontinued Operation Income Loss From Discontinued Operation Net Of Tax Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-0.43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-0.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>3.67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>4.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2,842,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2,740,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>39.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>144,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>162,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>416,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>161,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+158.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>60,680,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>60,427,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>61,266,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>61,102,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>251,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>285,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>6,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-66.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>185,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>249,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>451,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>370,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>481,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>403,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>66,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>55,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>76,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>69,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,261,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1,148,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>381,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>298,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,949,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,651,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>113,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>89,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>386,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>357,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4,766,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>4,033,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>673,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>487,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>15,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-83.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>360,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>318,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>301,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>298,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>664,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>632,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>19,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>26,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,232,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,060,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>657,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>532,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,554,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,225,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>88,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>66,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>182,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>151,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,904,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1,901,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>800,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>597,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-539,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-729,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2,166,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,769,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>45,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>39,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2,211,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1,808,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>4,766,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>4,033,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>84,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>66,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-5,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-472.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>16,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>19,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-35,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-2,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-1271.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Non Cash Interest Expense</t>
+          <t>Non Cash Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>2,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-40,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-4,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-725.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-5,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-22,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+75.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>6,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>31,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-79.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>3,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-17,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+120.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>260,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>355,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>84,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>66,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-31,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-13515.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-47,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-51,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>6,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>3,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+71.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-438,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-153,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-185.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-4,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+79.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-479,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-205,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-133.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-385,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-602,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt</t>
+          <t>Proceeds From Issuance Of Debt (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Other Long Term Debt</t>
+          <t>Proceeds From Issuance Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>410,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>205,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+100.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-217,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-237,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-5,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-10,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+48.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-21,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-16,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-4,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-3,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-13,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-2,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-389.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>113,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>31,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+259.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>66,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>62,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>92,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>94,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>42,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-34,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+223.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-63,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>147,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-143.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>185,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>249,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1877322/000187732226000007/esab-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>