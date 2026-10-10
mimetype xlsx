--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1730 +458,1730 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,877,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,764,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>9,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>10,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,887,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,774,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost Of Other Property Operating Expense</t>
+          <t>Cost Of Other Property Operating Expense (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>353,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>328,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>205,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>193,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Corporate Property Management Expenses</t>
+          <t>Corporate Property Management Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>49,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>46,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>607,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>580,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>71,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>98,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-27.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-65.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,287,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,246,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>299,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>175,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+70.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>899,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>703,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-258,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-235,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Derivative Gain On Derivative</t>
+          <t>Derivative Gain On Derivative (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>4,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>3,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+52.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest And Other Income Expense</t>
+          <t>Interest And Other Income Expense (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>20,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>80,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-75.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>35,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>48,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Deferred Other Tax Expense Benefit</t>
+          <t>Deferred Other Tax Expense Benefit (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+125.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Gains Losses On Extinguishment Of Debt (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Gain On Remeasurement Of Co Investment</t>
+          <t>Gain On Remeasurement Of Co Investment (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>210,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-99.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>702,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>811,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-33,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-69,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+52.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>669,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>741,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>10.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>11.55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>64,379,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>64,228,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>10.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>11.54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>64,399,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>64,251,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,318,978</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,242,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>651,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>732,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>76,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>66,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Current And Noncurrent</t>
+          <t>Equity Securities Fv Ni Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>98,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>69,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>50,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>51,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>13,159,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>12,927,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>7.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>7.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>15,073,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>14,342,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>18,436,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>17,589,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>-6,532,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>-6,150,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>11,904,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>11,438,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>630,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>935,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>9,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>9,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>141,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>206,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>90,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>96,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Distributions In Excess Of Investments In And Advance To Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Distributions In Excess Of Investments In And Advance To Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>98,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>79,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>221,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>212,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Construction Payable Current And Noncurrent</t>
+          <t>Construction Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>24,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>14,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+72.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>173,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>165,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>7,422,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>7,176,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>6,015,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>5,473,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>784,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>989,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>51,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>52,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>51,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>50,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>28,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>30,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>General Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2218,2050 +2218,2050 @@
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>6,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>24,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-75.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Partners Capital (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>167,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>183,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>13,159,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>12,927,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>6,683,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>6,668,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-1,148,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-1,155,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5,541,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>5,537,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>5,708,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>5,720,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Land And Land Improvements</t>
+          <t>Land And Land Improvements (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>3,363,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>3,246,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>157,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>52,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+198.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Real Estate Net</t>
+          <t>Total Real Estate Net (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>12,692,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>12,426,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-1,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-3379.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>607,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>580,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Amortization Of Debt Discount Premium</t>
+          <t>Amortization Of Debt Discount Premium (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>7,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>7,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments</t>
+          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-3,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-8,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Expensed</t>
+          <t>Provision For Loan Losses Expensed (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+114.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Equity Method Investment Realized Gain Loss On Disposal</t>
+          <t>Equity Method Investment Realized Gain Loss On Disposal (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>5,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Gain Loss From Equity Method Investments</t>
+          <t>Gain Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-30,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-48,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>93,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>62,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Receivables</t>
+          <t>Increase Decrease In Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-9,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-13,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Companys Share Of Gain On Sales Of Real Estate</t>
+          <t>Companys Share Of Gain On Sales Of Real Estate (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-299,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-175,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-70.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>9,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>7,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-2,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>32,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-106.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>7,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>25,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-2,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-1,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>1,074,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1,068,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-831,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-940,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Redevelopment Expenditures</t>
+          <t>Redevelopment Expenditures (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-81,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-70,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-61,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-2,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-2053.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Revenue Generating Capital Expenditures</t>
+          <t>Revenue Generating Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-140,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-136,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Notes Receivable</t>
+          <t>Payments To Acquire Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-169,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-130,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Receivables</t>
+          <t>Proceeds From Sale And Collection Of Receivables (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>84,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>33,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+153.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Settlement Investing Activities</t>
+          <t>Proceeds From Insurance Settlement Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>3,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>2,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+53.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>509,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>247,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+106.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-33,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-34,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Refundable Deposits</t>
+          <t>Increase Decrease In Refundable Deposits (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>8,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-8,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+200.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-25,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-1,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-2446.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Sales And Maturities Of Marketable Securities</t>
+          <t>Payments For Proceeds From Sales And Maturities Of Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>1,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>27,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-95.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>184,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>40,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+355.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-552,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-973,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+43.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Redemption Of Preferred Equity Investments Upon Acquisition Or Consolidation Of Co Investments</t>
+          <t>Redemption Of Preferred Equity Investments Upon Acquisition Or Consolidation Of Co Investments (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>262,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>44,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+487.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Reclassification From To Redeemable Noncontrolling Interest</t>
+          <t>Reclassification From To Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-2,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-164.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>2,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1,148,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>554,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+106.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-808,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-403,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-100.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit And Commercial Paper</t>
+          <t>Proceeds From Lines Of Credit And Commercial Paper (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>7,935,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>1,667,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+375.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit And Commercial Paper</t>
+          <t>Repayments Of Lines Of Credit And Commercial Paper (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-8,073,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-1,529,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-427.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payment Of Financing And Stock Issuance Costs</t>
+          <t>Payment Of Financing And Stock Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-13,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-9,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-40.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments Of Debt Extinguishment Costs</t>
+          <t>Payments Of Debt Extinguishment Costs (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>8,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>12,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-8,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-3,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-152.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Distributions To Affiliates</t>
+          <t>Payments Of Distributions To Affiliates (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-32,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-81,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+59.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-13,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-6,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-108.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends</t>
+          <t>Payments Of Ordinary Dividends (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-654,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-620,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-512,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-419,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>252,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>223,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Interest Paid Capitalized</t>
+          <t>Interest Paid Capitalized (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>3,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+1357.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>6,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>6,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>9,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-324,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+103.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>85,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>75,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>