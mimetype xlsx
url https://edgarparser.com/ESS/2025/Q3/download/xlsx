--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1802,51 +1802,51 @@
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Commercial Paper (Q)</t>
+          <t>Commercial Paper (INSTANT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
@@ -2186,83 +2186,83 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>General Partners Capital Account (Q)</t>
+          <t>General Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Limited Partners Capital Account (Q)</t>
+          <t>Limited Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
@@ -2282,51 +2282,51 @@
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Partners Capital (Q)</t>
+          <t>Partners Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
@@ -2346,51 +2346,51 @@
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
+          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052225000082/ess-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">