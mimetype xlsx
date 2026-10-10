--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1666 +458,1666 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q4 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>477,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>452,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>479,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>454,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost Of Other Property Operating Expense</t>
+          <t>Cost Of Other Property Operating Expense (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>89,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>83,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Real Estate Tax Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>51,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>50,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Corporate Property Management Expenses</t>
+          <t>Corporate Property Management Expenses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>12,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>11,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>153,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>148,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>20,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>31,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>327,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>325,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>152,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>304,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-65,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-61,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Derivative Gain On Derivative</t>
+          <t>Derivative Gain On Derivative (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest And Other Income Expense</t>
+          <t>Interest And Other Income Expense (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>3,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-4,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>14,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-131.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Deferred Other Tax Expense Benefit</t>
+          <t>Deferred Other Tax Expense Benefit (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gain On Remeasurement Of Co Investment</t>
+          <t>Gain On Remeasurement Of Co Investment (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>40,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>85,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>301,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-71.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-5,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-44,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+88.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>80,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>257,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-68.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>4.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>10,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>14,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-68.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>7,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>16,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-57.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>335,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>318,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>78,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>263,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-70.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>76,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>66,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Current And Noncurrent</t>
+          <t>Equity Securities Fv Ni Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>98,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>69,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>50,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>51,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>13,159,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>12,927,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>7.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>7.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>15,073,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>14,342,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>18,436,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>17,589,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-6,532,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>-6,150,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>11,904,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>11,438,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>630,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>935,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>9,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>9,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>141,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>206,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>90,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>96,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Distributions In Excess Of Investments In And Advance To Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Distributions In Excess Of Investments In And Advance To Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>98,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>79,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>221,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>212,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Construction Payable Current And Noncurrent</t>
+          <t>Construction Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>24,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>14,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+72.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>173,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>165,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>7,422,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>7,176,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>6,015,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>5,473,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>784,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>989,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>51,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>52,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>51,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>50,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>28,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>30,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>General Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2154,1826 +2154,1826 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>6,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>24,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-75.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Partners Capital (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>167,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>183,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>13,159,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>12,927,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>6,683,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>6,668,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-1,148,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-1,155,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>5,541,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>5,537,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5,708,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>5,720,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Land And Land Improvements</t>
+          <t>Land And Land Improvements (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>3,363,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>3,246,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>157,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>52,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+198.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Real Estate Net</t>
+          <t>Total Real Estate Net (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>12,692,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>12,426,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-4,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-668.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>153,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>148,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Amortization Of Debt Discount Premium</t>
+          <t>Amortization Of Debt Discount Premium (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments</t>
+          <t>Marketable Securities Gain Loss Excluding Other Than Temporary Impairments (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>2,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-89.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Expensed</t>
+          <t>Provision For Loan Losses Expensed (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Gain Loss From Equity Method Investments</t>
+          <t>Gain Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>4,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-14,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+131.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>28,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>27,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Receivables</t>
+          <t>Increase Decrease In Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-2,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+53.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>2,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+64.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-5,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>8,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-158.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-33,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-40,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+128.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>234,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>218,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-144,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-245,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+40.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Redevelopment Expenditures</t>
+          <t>Redevelopment Expenditures (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-24,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-29,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-17,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-8435.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Revenue Generating Capital Expenditures</t>
+          <t>Revenue Generating Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-39,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-38,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Notes Receivable</t>
+          <t>Payments To Acquire Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-88,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-72,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Receivables</t>
+          <t>Proceeds From Sale And Collection Of Receivables (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>81,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>6,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+1083.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Settlement Investing Activities</t>
+          <t>Proceeds From Insurance Settlement Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-2,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-29,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+90.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Refundable Deposits</t>
+          <t>Increase Decrease In Refundable Deposits (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-6,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-15,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-2517.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Sales And Maturities Of Marketable Securities</t>
+          <t>Payments For Proceeds From Sales And Maturities Of Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>3,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-77.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>70,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>34,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+107.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-178,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-129,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-38.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Reclassification From To Redeemable Noncontrolling Interest</t>
+          <t>Reclassification From To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-1,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-3,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+64.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>396,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-11,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-1320.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit And Commercial Paper</t>
+          <t>Proceeds From Lines Of Credit And Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>2,897,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>614,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+371.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit And Commercial Paper</t>
+          <t>Repayments Of Lines Of Credit And Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-3,142,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-484,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-548.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payment Of Financing And Stock Issuance Costs</t>
+          <t>Payment Of Financing And Stock Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-4,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-1,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-304.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-139.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Distributions To Affiliates</t>
+          <t>Payments Of Distributions To Affiliates (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-8,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-55,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+85.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-5,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends</t>
+          <t>Payments Of Ordinary Dividends (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-165,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-157,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-45,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-93,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>65,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>58,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Interest Paid Capitalized</t>
+          <t>Interest Paid Capitalized (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>3,656.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>250.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+1357.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Operating Lease Payments</t>
+          <t>Operating Lease Payments (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>1,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>1,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>10,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-4,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+334.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>85,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>75,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000003/ess-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>