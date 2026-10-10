--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -410,3476 +410,1300 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F107"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q1 2026</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>482,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>462,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>484,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>464,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost Of Other Property Operating Expense</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>89,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>86,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Real Estate Tax Expense</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>52,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>52,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Corporate Property Management Expenses</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>13,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>12,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>154,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>151,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>20,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>16,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>329,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>318,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>155,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>257,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-39.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-65,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-62,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Derivative Gain On Derivative</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest And Other Income Expense</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>4,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-75.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>23,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>13,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+78.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Deferred Other Tax Expense Benefit</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-3,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-2317.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>112,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>212,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-47.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-6,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-9,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+37.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>106,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>203,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-47.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>112,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>203,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-44.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-6,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-9,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>106,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>194,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>3.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>64,454,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>64,314,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>3.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>64,461,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>64,349,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cost of Revenue (Q)</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>341,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>323,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>38,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>98,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-61.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Current And Noncurrent</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>96,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>76,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>49,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>53,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>13,095,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>13,186,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>15,121,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>14,505,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>18,484,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>17,777,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>-6,684,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>-6,171,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>11,800,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>11,605,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>649,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>9,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>9,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>201,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>133,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+51.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
-        <is>
-[...2174 lines deleted...]
-      <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/920522/000092052226000016/ess-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>