--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1642,51 +1642,51 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>859,703</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>+124.4%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Restricted Assets Current (Q)</t>
+          <t>Other Restricted Assets Current (INSTANT)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
@@ -2026,51 +2026,51 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>4,396,237</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>+32.1%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (INSTANT)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
@@ -2698,51 +2698,51 @@
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>1,378,090</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>+72.4%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Notes Payable Current (Q)</t>
+          <t>Notes Payable Current (INSTANT)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
@@ -3050,51 +3050,51 @@
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>6,111,037</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>+28.0%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Commercial Paper (Q)</t>
+          <t>Commercial Paper (INSTANT)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
@@ -3402,51 +3402,51 @@
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>634,587</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>+154.6%</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Long Term Notes Payable (Q)</t>
+          <t>Long Term Notes Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
@@ -3562,51 +3562,51 @@
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>211,290</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>-0.2%</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Preferred Stock Value (Q)</t>
+          <t>Preferred Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
@@ -3754,51 +3754,51 @@
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>4,812,321</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>-1.1%</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Members Equity (Q)</t>
+          <t>Members Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
@@ -3818,51 +3818,51 @@
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>101,076</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>-9.9%</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Minority Interest (Q)</t>
+          <t>Minority Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000174/etr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">