--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,770 +458,770 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,187,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,846,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Fuel Used</t>
+          <t>Utilities Operating Expense Fuel Used (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>611,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>344,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+77.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Purchased Power</t>
+          <t>Utilities Operating Expense Purchased Power (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>363,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>345,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Nuclear Refueling Outage Expenses</t>
+          <t>Nuclear Refueling Outage Expenses (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>24,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>33,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Maintenance Operations And Other Costs And Expenses</t>
+          <t>Utilities Operating Expense Maintenance Operations And Other Costs And Expenses (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>673,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>672,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges</t>
+          <t>Asset Impairment Charges (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>18,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Accretion Expense Including Asset Retirement Obligations</t>
+          <t>Accretion Expense Including Asset Retirement Obligations (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>58,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>55,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Taxes Other</t>
+          <t>Taxes Other (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>206,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>198,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Cost Of Goods And Services Sold Depreciation And Amortization</t>
+          <t>Cost Of Goods And Services Sold Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>540,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>512,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Regulatory Charges Credits Net</t>
+          <t>Other Regulatory Charges Credits Net (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>119,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-16,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+808.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,615,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,146,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>572,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>700,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity</t>
+          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>47,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>44,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Investment Income Net</t>
+          <t>Investment Income Net (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>215,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>33,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+546.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>22,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>14,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+55.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>286,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>92,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+210.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>399,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>348,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Public Utilities Allowance For Funds Used During Construction Additions</t>
+          <t>Public Utilities Allowance For Funds Used During Construction Additions (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>20,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>18,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>379,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>329,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>478,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>462,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>87,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>100,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>390,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>362,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1258,226 +1258,226 @@
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Preferred Dividend Requirements Of Subsidiaries And Net Income Loss Attributable To Noncontrolling Interests</t>
+          <t>Preferred Dividend Requirements Of Subsidiaries And Net Income Loss Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>5,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+254.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>384,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>360,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>0.84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>0.84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>0.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>0.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>455,717,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>430,347,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>462,510,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>440,648,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1514,1976 +1514,1976 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>388,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>357,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cash</t>
+          <t>Cash (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>68,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>69,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cash Equivalents At Carrying Value</t>
+          <t>Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>3,502,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,444,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+142.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>3,571,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,513,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+136.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Other Restricted Assets Current (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accounts Receivable Gross Current</t>
+          <t>Accounts Receivable Gross Current (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>770,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>741,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Allowance For Doubtful Accounts Receivable Current</t>
+          <t>Allowance For Doubtful Accounts Receivable Current (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-31,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-17,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-75.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>208,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>154,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+34.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Unbilled Receivables Current</t>
+          <t>Unbilled Receivables Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>484,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>460,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts And Other Receivables Net Current</t>
+          <t>Accounts And Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,432,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1,338,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Fuel Cost</t>
+          <t>Deferred Fuel Cost (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>348,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Energy Related Inventory</t>
+          <t>Energy Related Inventory (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>129,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>164,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Public Utilities Inventory</t>
+          <t>Public Utilities Inventory (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,753,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,539,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>447,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>316,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+41.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Nuclear Refueling Outage Costs</t>
+          <t>Deferred Nuclear Refueling Outage Costs (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>127,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>98,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Prepaid Taxes (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>7,810,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>5,112,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+52.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Decommissioning Fund Investments</t>
+          <t>Decommissioning Fund Investments (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>6,155,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>5,446,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>479,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>467,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Asset Recovery Damaged Property Costs Noncurrent</t>
+          <t>Asset Recovery Damaged Property Costs Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>311,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>300,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Long Term Investments</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>123,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>82,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+48.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>7,069,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>6,296,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Regulatory Assets Noncurrent</t>
+          <t>Regulatory Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4,890,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>5,101,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Fuel Cost Noncurrent</t>
+          <t>Deferred Fuel Cost Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>172,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>172,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>367,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>367,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>22,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>25,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>582,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>403,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>75,804,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>66,620,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Electric</t>
+          <t>Public Utilities Property Plant And Equipment Electric (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>75,415,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>71,237,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Construction Work In Progress</t>
+          <t>Public Utilities Property Plant And Equipment Construction Work In Progress (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>7,730,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>4,422,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+74.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Fuel</t>
+          <t>Public Utilities Property Plant And Equipment Fuel (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>838,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>728,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Plant In Service</t>
+          <t>Public Utilities Property Plant And Equipment Plant In Service (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>83,984,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>76,465,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Accumulated Depreciation</t>
+          <t>Public Utilities Property Plant And Equipment Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>29,095,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>27,792,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Net</t>
+          <t>Public Utilities Property Plant And Equipment Net (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>54,888,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>48,673,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Deferred Costs And Other Assets</t>
+          <t>Deferred Costs And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>6,035,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>6,537,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1,525,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1,330,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Notes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,382,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,329,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2,748,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>1,809,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Contract With Customer Refund Liability Current</t>
+          <t>Contract With Customer Refund Liability Current (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>485,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>468,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Taxes Payable Current</t>
+          <t>Taxes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>415,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>360,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>332,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>271,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Current Liabilities</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>62,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>63,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>227,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>482,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-52.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>8,159,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>6,200,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Other Tax Liabilities Noncurrent</t>
+          <t>Deferred Income Taxes And Other Tax Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>5,720,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>4,586,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Accumulated Deferred Investment Tax Credit</t>
+          <t>Accumulated Deferred Investment Tax Credit (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>185,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>191,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Regulatory Liability For Income Taxes Net</t>
+          <t>Regulatory Liability For Income Taxes Net (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>1,047,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1,148,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Regulatory Liability Noncurrent</t>
+          <t>Regulatory Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>3,559,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>3,425,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Customer Advances Noncurrent Liabilities</t>
+          <t>Customer Advances Noncurrent Liabilities (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>152,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>5,004,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>4,765,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Loss Contingency Accrual At Carrying Value</t>
+          <t>Loss Contingency Accrual At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>463,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>471,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>98,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>215,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-54.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Long Term Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>31,150,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>28,264,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Deferred Credits And Other Liabilities</t>
+          <t>Deferred Credits And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>938,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>1,151,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>49,986,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>44,918,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>32,676,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>29,594,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Customer Advances Current Liabilities</t>
+          <t>Customer Advances Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>980,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
@@ -3562,1090 +3562,1090 @@
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>5,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>5,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>9,275,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>7,792,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>12,790,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>12,116,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>39,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-97.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>4,725,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>4,768,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>17,346,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>15,185,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Subsidiaries Preferred Stock Value And Equity Attributable To Noncontrolling Interests</t>
+          <t>Subsidiaries Preferred Stock Value And Equity Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>91,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>97,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>17,438,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>15,282,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>75,804,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>66,620,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued</t>
+          <t>Common Stock Shares Issued (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>587,817,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Attributable To Parent</t>
+          <t>Temporary Equity Carrying Amount Attributable To Parent (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>219,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>219,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Customer Advances For Construction Noncurrent</t>
+          <t>Customer Advances For Construction Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,665,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>696,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+139.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>654,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>622,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>86,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>94,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>65,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>51,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Increase Decrease In Fuel Inventories</t>
+          <t>Increase Decrease In Fuel Inventories (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>2,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>3,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>26,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-189,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+113.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Taxes Payable</t>
+          <t>Increase Decrease In Accrued Taxes Payable (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-109,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-95,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>47,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>11,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+307.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Fuel Costs</t>
+          <t>Increase Decrease In Deferred Fuel Costs (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-308,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-277,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Increase Decrease In Customer Advances In Aid Of Construction Current</t>
+          <t>Increase Decrease In Customer Advances In Aid Of Construction Current (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>251,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>105,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+137.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-116,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>5,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-2219.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Provision For Other Losses</t>
+          <t>Provision For Other Losses (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-32,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-34,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Regulatory Assets</t>
+          <t>Increase Decrease In Other Regulatory Assets (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>115,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>154,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Increase Decrease In Regulatory Liabilities</t>
+          <t>Increase Decrease In Regulatory Liabilities (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-384,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-201,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-90.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Increase Decrease In Customer Advances In Aid Of Construction Non Current</t>
+          <t>Increase Decrease In Customer Advances In Aid Of Construction Non Current (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>117,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>25,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+368.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Increase Decrease In Pension And Postretirement Obligations</t>
+          <t>Increase Decrease In Pension And Postretirement Obligations (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-59,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-58,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>65,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-44,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+249.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>828,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>536,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>+54.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>598,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>568,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>2,252,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>1,660,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Allowance For Funds Used During Construction Investing Activities</t>
+          <t>Allowance For Funds Used During Construction Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>47,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>44,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Payments For Nuclear Fuel</t>
+          <t>Payments For Nuclear Fuel (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>-150,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>-88,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-70.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Proceeds From Nuclear Fuel (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -4746,354 +4746,354 @@
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Proceeds From Decommissioning Fund</t>
+          <t>Proceeds From Decommissioning Fund (Q)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>945,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>364,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>+159.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Payments To Invest In Decommissioning Fund</t>
+          <t>Payments To Invest In Decommissioning Fund (Q)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>-985,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>-407,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>-142.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Changesinsecuritizationaccount</t>
+          <t>Changesinsecuritizationaccount (Q)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>-5,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>-5,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Payments To Storm Reserve Escrow Accounts</t>
+          <t>Payments To Storm Reserve Escrow Accounts (Q)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>2,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>4,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>-37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Decrease Increase In Other Investments</t>
+          <t>Decrease Increase In Other Investments (Q)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>17,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>-472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>+3898.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>-2,421,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>-1,710,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>-41.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>-3,681,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>-2,447,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>-50.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Treasury Stock</t>
+          <t>Proceeds From Sale Of Treasury Stock (Q)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>6,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>22,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>-70.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>345,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>-1,290,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>-852,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>-51.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Proceeds From Contributions From Parent (Q)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -5130,418 +5130,418 @@
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>-292,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>-258,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>-4,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>-4,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Proceeds From Advance For And Contribution In Aid Of Construction Financing Activity</t>
+          <t>Proceeds From Advance For And Contribution In Aid Of Construction Financing Activity (Q)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>261,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>211,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Payment For Advance For Construction Financing Activity</t>
+          <t>Payment For Advance For Construction Financing Activity (Q)</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>-190,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>-149,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>-27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Proceeds From Repayments Of Short Term Debt (Q)</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>724,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>402,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>+79.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>-5,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>8,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>-170.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>3,235,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>1,827,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>+77.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>287,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>326,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>-423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>-1,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>+66.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>657,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>657,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>1,642,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>653,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>+151.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>3,571,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>1,513,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>+136.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/65984/000006598426000222/etr-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>