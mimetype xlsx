--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -490,3714 +490,3714 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>103,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>105,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>3,880,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,996,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>24,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>16,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Revenues Net Of Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>3,855,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,979,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2,500,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,974,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>108,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>90,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>103,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>96,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Travel And Entertainment Expense</t>
+          <t>Travel And Entertainment Expense (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>95,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>79,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>146,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>120,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>32,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>24,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Floor Brokerage Exchange And Clearance Fees</t>
+          <t>Floor Brokerage Exchange And Clearance Fees (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>12,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>13,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>9,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>56,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>46,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3,065,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2,452,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>789,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>526,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+49.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>6,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>793,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>533,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+48.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>153,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>115,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>640,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>417,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+53.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>48,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>39,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>591,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>378,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+56.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>591,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>378,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+56.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>38,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>38,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>42,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>41,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>15.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>9.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+55.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>14.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>9.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>614,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>368,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+66.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,426,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>873,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+63.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,580,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,519,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>555,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>421,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>63,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>33,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+89.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>232,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>140,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+65.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>3,858,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,987,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>297,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>284,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>457,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>439,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>190,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>144,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>230,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>124,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+85.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>277,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>174,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+59.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>5,358,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>4,173,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>16,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>18,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>30,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Amounts Due Pursuant To Tax Receivable Agreements</t>
+          <t>Amounts Due Pursuant To Tax Receivable Agreements (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>59,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>52,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accrued Employee Benefits Current</t>
+          <t>Accrued Employee Benefits Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,381,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,024,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+34.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>44,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>29,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+53.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>58,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>55,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Taxes Payable Current</t>
+          <t>Taxes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>15,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>4,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+233.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Notes Payable Current</t>
+          <t>Notes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>47,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>37,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,783,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,229,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>5,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+67.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>508,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>494,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>142,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>119,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>3,038,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,232,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Long Term Notes Payable</t>
+          <t>Long Term Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>540,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>335,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+60.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>4,024,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>3,510,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-13,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-36,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+63.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2,581,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2,133,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-4,562,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-3,901,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>2,031,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>1,707,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>288,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>234,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,319,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,941,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>5,358,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>4,173,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-24,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-33,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>7,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-101.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>675,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>569,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>49,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>41,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>10,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+2822.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>5,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>2,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+141.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>15,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>8,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+86.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>23,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>30,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-124,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-54,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-128.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Receivable Related Parties</t>
+          <t>Increase Decrease In Accounts Receivable Related Parties (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-4,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-7,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-131,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>6,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-2033.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Employee Related Liabilities</t>
+          <t>Increase Decrease In Employee Related Liabilities (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>176,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>17,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+896.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>14,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>1,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+731.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable Related Parties</t>
+          <t>Increase Decrease In Accounts Payable Related Parties (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>16,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>5,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+194.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>11,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+1835.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-97,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-24,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-302.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1,256,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>988,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>28,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>24,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>15,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>8,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+86.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-4445.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>3,247,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>3,066,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-3,310,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-3,108,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>202,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>172,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Acquire Restricted Certificates Of Deposit</t>
+          <t>Payments To Acquire Restricted Certificates Of Deposit (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-177,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-185,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Cash Acquired In Excess Of Payments To Acquire Business</t>
+          <t>Cash Acquired In Excess Of Payments To Acquire Business (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>12,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-74,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-30,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-145.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-98,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-67,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>1,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+1465.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-30,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-30,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments Relatedto Tax Receivable Agreement</t>
+          <t>Payments Relatedto Tax Receivable Agreement (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-11,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-11,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Maturities Of Senior Debt</t>
+          <t>Maturities Of Senior Debt (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-38,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Common Stock And Partnership Units</t>
+          <t>Payments For Repurchase Of Common Stock And Partnership Units (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-661,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-450,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-144,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-135,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-635,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-628,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>19,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>16,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>117,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>98,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Accrued Dividends</t>
+          <t>Accrued Dividends (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>15,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>16,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Other Significant Noncash Transaction Value Of Consideration Given1</t>
+          <t>Other Significant Noncash Transaction Value Of Consideration Given1 (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>24,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Shares Issued During Period Value Acquisitions</t>
+          <t>Shares Issued During Period Value Acquisitions (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>95,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Deferred Purchase Price Payable In Shares Or Cash For Acquisitions</t>
+          <t>Deferred Purchase Price Payable In Shares Or Cash For Acquisitions (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>94,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Assets Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>27,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Value Of Liabilities Assumed1</t>
+          <t>Noncash Or Part Noncash Acquisition Value Of Liabilities Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>27,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>31,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-15,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+302.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>554,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>276,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+100.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>1,436,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>882,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+62.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1360901/000162828026010273/evr-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>